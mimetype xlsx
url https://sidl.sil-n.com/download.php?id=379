--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -1,1988 +1,15396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1764761810"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4C4BDB9E" w14:textId="77777777" w:rsidR="00741770" w:rsidRPr="002B60BD" w:rsidRDefault="00741770">
+          <w:pPr>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid"/>
+            <w:tblW w:w="9447" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1597"/>
+            <w:gridCol w:w="116"/>
+            <w:gridCol w:w="1427"/>
+            <w:gridCol w:w="440"/>
+            <w:gridCol w:w="229"/>
+            <w:gridCol w:w="1085"/>
+            <w:gridCol w:w="1679"/>
+            <w:gridCol w:w="1431"/>
+            <w:gridCol w:w="1443"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00741770" w:rsidRPr="002B60BD" w14:paraId="7A5DF100" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="1DA9B7AA" w14:textId="34ADC56B" w:rsidR="00FC11C4" w:rsidRPr="002B60BD" w:rsidRDefault="00FC11C4" w:rsidP="00DB38D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> (</w:t>
+                </w:r>
+                <w:r w:rsidR="00701B46" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>JUDUL</w:t>
+                </w:r>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="153516C4" w14:textId="417E199F" w:rsidR="00741770" w:rsidRPr="002B60BD" w:rsidRDefault="00250D89" w:rsidP="00DB38D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>VERIFIKASI</w:t>
+                </w:r>
+                <w:r w:rsidR="00701B46" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>/</w:t>
+                </w:r>
+                <w:r w:rsidR="00741770" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>VALIDASI</w:t>
+                </w:r>
+                <w:r w:rsidR="00701B46" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>*</w:t>
+                </w:r>
+                <w:r w:rsidR="00741770" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> METODE ANALISIS </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="30B712EE" w14:textId="21ACE830" w:rsidR="00741770" w:rsidRPr="002B60BD" w:rsidRDefault="00741770" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">UNTUK IDENTIFIKASI </w:t>
+                </w:r>
+                <w:r w:rsidR="00701B46" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>……………………</w:t>
+                </w:r>
+                <w:r w:rsidR="009C043C" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> DALAM SAMPEL </w:t>
+                </w:r>
+                <w:r w:rsidR="00701B46" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00741770" w:rsidRPr="002B60BD" w14:paraId="111B0BB3" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="00F38437" w14:textId="77777777" w:rsidR="00741770" w:rsidRPr="002B60BD" w:rsidRDefault="00741770">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1923E529" w14:textId="77777777" w:rsidR="00745404" w:rsidRPr="002B60BD" w:rsidRDefault="00745404">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00741770" w:rsidRPr="002B60BD" w14:paraId="713692C7" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="559C7AAD" w14:textId="77777777" w:rsidR="00741770" w:rsidRPr="002B60BD" w:rsidRDefault="00741770">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6F1B1A38" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7DC9D6EB" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="45EE9B01" w14:textId="0BD920CB" w:rsidR="00FC11C4" w:rsidRPr="002B60BD" w:rsidRDefault="00FC11C4" w:rsidP="00FC11C4">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>REVISI ..........</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4346E9E2" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12876E54" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70A03D37" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4E5969BB" w14:textId="77777777" w:rsidR="00E46F94" w:rsidRPr="002B60BD" w:rsidRDefault="00E46F94">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="573A036C" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67A233ED" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="54AF084D" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="59DE5FD1" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="430EB9B4" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="26F713FF" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0331E674" wp14:editId="45854F58">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1712494</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>166716</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2171700" cy="2143937"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Picture 5"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="Picture 2"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId8" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2171700" cy="2143937"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6FC6DCCC" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B118308" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="29DCACBD" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="11DB988B" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3077C3B8" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D9C3EA9" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6E1CCAE9" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="61A12DAD" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F622860" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="73B3E59B" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="577C5987" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="58837160" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="45A147D7" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="574DE662" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="628C314A" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="374BCF1B" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="725515DF" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="45350EC3" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1F842755" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2BE5AF36" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55A8B1C6" w14:textId="77777777" w:rsidR="007F40FF" w:rsidRPr="002B60BD" w:rsidRDefault="007F40FF" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="43B8DE75" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="263B0D11" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4271017E" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="04532115" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4BBCF9B3" w14:textId="77777777" w:rsidR="008461D1" w:rsidRPr="002B60BD" w:rsidRDefault="008461D1" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0428E219" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2F7686CA" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">PUSAT LABORATORIUM NARKOTIKA </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="711DC594" w14:textId="77777777" w:rsidR="00415ED2" w:rsidRPr="002B60BD" w:rsidRDefault="00415ED2" w:rsidP="00415ED2">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>BADAN NARKOTIKA NASIONAL</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1E31A293" w14:textId="18549B38" w:rsidR="00FC11C4" w:rsidRPr="002B60BD" w:rsidRDefault="00FC11C4" w:rsidP="00803EBE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00C54210" w:rsidRPr="002B60BD" w14:paraId="6EC4F9BE" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="55A9D108" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>DAFTAR RIWAYAT REVISI LAPORAN</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00C54210" w:rsidRPr="002B60BD" w14:paraId="2F961413" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3580" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="15ADE610" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Revisi</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5867" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:vMerge w:val="restart"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4B5FA6FD" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Uraian Singkat Perubahan</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="407720E3" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1597" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2B8CE06A" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Ke</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1983" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="568A0F3C" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Tanggal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5867" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:vMerge/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="09774AA4" w14:textId="77777777" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="5D4199C7" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1597" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="35357DDB" w14:textId="03D8C4C4" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1983" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="602A08C8" w14:textId="19E1BB3D" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5867" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2FCCC22A" w14:textId="0AD7F514" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00701B46">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="402"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="4B940CCB" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1597" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="38B53CF0" w14:textId="4E7D9FB7" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1983" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1BEF8E45" w14:textId="036B8297" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5867" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1AEE85E9" w14:textId="2E01501F" w:rsidR="00EE7057" w:rsidRPr="002B60BD" w:rsidRDefault="00EE7057" w:rsidP="00701B46">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="402"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="757D2620" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1597" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="09BB96B9" w14:textId="3F0B1A4D" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1983" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7C91FBEA" w14:textId="72B9053E" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5867" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="077A2F81" w14:textId="4465068C" w:rsidR="00C54210" w:rsidRPr="002B60BD" w:rsidRDefault="00C54210" w:rsidP="00EE7057">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="08B5CCFB" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="0DDA3F29" w14:textId="77777777" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="6676BC1B" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="395E01C5" w14:textId="77777777" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="0000052D" w:rsidRPr="002B60BD" w14:paraId="3C428A6E" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+              </w:tcPr>
+              <w:p w14:paraId="1FC27DB1" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="71882572" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0F116CEB" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2A8C396E" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6084046E" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="43AAD723" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0C0C3821" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4BD1F85E" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="513218B2" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="09EA49BF" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C1BD922" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5365E8C2" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="079F3A9D" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="02984E3D" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="27FE2C4A" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5CF5DA37" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5EC15DD3" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B394C6E" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2035FD91" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="524D62D7" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7DD5B0A9" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="09E74C71" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="096C4712" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="19EF43F9" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5428906B" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="33394D63" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="385A93C0" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05E2FCDA" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="700AF156" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6ED96EA5" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="26769A44" w14:textId="77777777" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="0000052D" w:rsidP="00E46F94">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7CFE20F0" w14:textId="37CD7C98" w:rsidR="0000052D" w:rsidRPr="002B60BD" w:rsidRDefault="003A5ECF" w:rsidP="00BF1520">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="7870"/>
+                    <w:tab w:val="right" w:pos="9231"/>
+                  </w:tabs>
+                  <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidR="00BF1520" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="7F813E0F" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2F021F8D" w14:textId="77777777" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="0" w:name="_Hlk184283876"/>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="3636E8E5" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="40153D2C" w14:textId="77777777" w:rsidR="004F3E22" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="00E40289">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">RINGKASAN HASIL VALIDASI </w:t>
+                </w:r>
+                <w:r w:rsidR="004F3E22" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">DAN DAFTAR PERUBAHAN </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="52A59AF7" w14:textId="67AF6B19" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="00E40289">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>METODE</w:t>
+                </w:r>
+                <w:r w:rsidR="000F1C68" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> ANALISIS</w:t>
+                </w:r>
+                <w:r w:rsidR="004F3E22" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="004F3E22" w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>………………………………………………………………………</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="249DF784" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="55D9EE76" w14:textId="39BD3F97" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="1AAF0226" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31AB7B89" w14:textId="77777777" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E40289" w:rsidRPr="002B60BD" w14:paraId="09FD9A55" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="171489F8" w14:textId="77777777" w:rsidR="00E40289" w:rsidRPr="002B60BD" w:rsidRDefault="00E40289" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="002B60BD" w:rsidRPr="002B60BD" w14:paraId="3365B1A8" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1713" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="19C3917C" w14:textId="51872566" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>METODE</w:t>
+                </w:r>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1427" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7EB0EF4D" w14:textId="048D5921" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>VERIFIKASI</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="669" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="64D95215" w14:textId="61C70F25" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>LOD</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1085" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="002EEC3D" w14:textId="1ACE350D" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>PRESISI</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1679" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="23299643" w14:textId="72804543" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>SPESIFISITAS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1431" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0D76415D" w14:textId="716D0335" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>STABILITAS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1443" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7B101795" w14:textId="52FDF175" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00AA0C5D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>SIMPULAN</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="002B60BD" w:rsidRPr="002B60BD" w14:paraId="0BEB36FE" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1713" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="47365518" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1427" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0A6B5E20" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="669" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5406B463" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1085" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="20430DBD" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1679" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4772C1FC" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1431" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1888AE7A" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1443" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4E9A2E33" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="002B60BD" w:rsidRPr="002B60BD" w14:paraId="6815433A" w14:textId="77777777" w:rsidTr="002B60BD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1713" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="795F836C" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1427" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="6041D040" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="669" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="57DF1791" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1085" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2497FA3B" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1679" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="75677A21" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1431" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1DC535E2" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1443" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31B0D62D" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="002B60BD" w:rsidRPr="002B60BD" w14:paraId="5B4FA600" w14:textId="77777777" w:rsidTr="0064134A">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1713" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="322281B9" w14:textId="4049E664" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Pelaksana</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1427" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="70D75B4A" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="669" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="10D611DC" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1085" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7F77CEA7" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1679" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="323FE38A" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1431" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5808FD2C" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1443" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="6BE56B3B" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="002B60BD" w:rsidRPr="002B60BD" w14:paraId="49BCE181" w14:textId="77777777" w:rsidTr="003528F9">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1713" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0067C37D" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Tanggal</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="58C47777" w14:textId="27C348CF" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Pelaksanaan</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1427" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0427F863" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="669" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0C708D83" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1085" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="54F1A01F" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1679" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5498B4AE" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1431" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="015854E0" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1443" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="34BCCACD" w14:textId="77777777" w:rsidR="002B60BD" w:rsidRPr="002B60BD" w:rsidRDefault="002B60BD" w:rsidP="00FE6A1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:bookmarkEnd w:id="0"/>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="00BECB52" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="60C500DB" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="087DEE12" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="12775ED6" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="19818F29" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4A4A2530" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="6264A4CA" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="465C6A3E" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="59DDC679" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1059A363" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="78EC4BF2" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5B697CF9" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w14:paraId="5C5EC246" w14:textId="77777777" w:rsidTr="00C073AD">
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+            </w:tblPrEx>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9447" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1E88C812" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="66BF56A6" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2BC20D91" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6A8C5366" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="538AFDF6" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="564616C5" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="283F37B2" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="24A2C347" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="58B02B86" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="23111B3F" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0B78F5D6" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C6CC19E" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1AE730A2" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13D51BF7" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6A8C658B" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="230F9439" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E72C03F" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0D0B81CE" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6AE9F83C" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="69B264F4" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2339B23D" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="42BA2D97" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="22DB4460" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7903FD27" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="72C38FBA" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="34254B2B" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3A34E1B5" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="038B9F0B" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0D26CFCC" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="53C9289E" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="077B81B9" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="46896AF2" w14:textId="77777777" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="00FE6A1B" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2F113C55" w14:textId="4918BE29" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="004F3E22" w:rsidP="004F3E22">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="7470"/>
+                    <w:tab w:val="right" w:pos="9231"/>
+                  </w:tabs>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="002B60BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4703158E" w14:textId="674D9F82" w:rsidR="00FE6A1B" w:rsidRPr="002B60BD" w:rsidRDefault="003B26B1" w:rsidP="007C7C48">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="312"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9447" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9447"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="2BF44E17" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69A4287A" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A9CCDC" wp14:editId="1124E826">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2204037</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1228874" cy="1213164"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="662736378" name="Picture 662736378"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1228874" cy="1213164"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B1C80E" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1454A4F8" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E497671" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3351974E" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C266566" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="480CE0A2" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="312"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="311273E1" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="3B66BA1B" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5664898B" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERIFIKASI/VALIDASI* METODE ANALISIS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69FD7462" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UNTUK IDENTIFIKASI …………………… DALAM SAMPEL …………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="304A0F1F" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EFE63DD" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="54C642CA" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA68196" w14:textId="5057E3AE" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="007276AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DOKUMEN ACUAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276AF" w:rsidRPr="002B60BD" w14:paraId="15F09F44" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CE0DB4" w14:textId="77777777" w:rsidR="007276AF" w:rsidRPr="002B60BD" w:rsidRDefault="007276AF" w:rsidP="007276AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="4FF89376" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15AE04BD" w14:textId="005F69E8" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ALAT DAN BAHAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="762CEAC0" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="192D33E7" w14:textId="76A581B1" w:rsidR="009F7386" w:rsidRPr="009F7386" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Alat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="4285A035" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A75C14D" w14:textId="42C430BE" w:rsidR="009F7386" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bahan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="308B5C77" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3436ACAE" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="681"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="23562374" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D66FF1E" w14:textId="6EA3C440" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>METODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007276AF" w:rsidRPr="002B60BD" w14:paraId="4FC6A441" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="581C466D" w14:textId="37105864" w:rsidR="007276AF" w:rsidRPr="002B60BD" w:rsidRDefault="007276AF" w:rsidP="007276AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Verifikasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Metode (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Handling Sample</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="0D8931DB" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A5A8410" w14:textId="435436C8" w:rsidR="00AE0372" w:rsidRPr="009F7386" w:rsidRDefault="00AE0372" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tahapan </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7386">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Preparasi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="37AF789F" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="634A6271" w14:textId="77A0DB4C" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Analisis Menggunakan Instrumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="326B7A2F" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B330FE" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Kriteria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Keberterimaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="79C7C503" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CD746E6" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="7FF36A0C" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FDDEDA9" w14:textId="51653832" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="007276AF" w:rsidP="007276AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Validasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Metode </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="7FE455C9" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18DA0AFD" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="009F7386" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tahapan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Preparasi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="48F115FD" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BC03F7" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Analisis Menggunakan Instrumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="7131B89C" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E55D1B" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-540"/>
+              </w:tabs>
+              <w:ind w:left="1024" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Kriteria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Keberterimaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE0372" w:rsidRPr="002B60BD" w14:paraId="7F039DF0" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BC2109A" w14:textId="77777777" w:rsidR="00AE0372" w:rsidRPr="002B60BD" w:rsidRDefault="00AE0372" w:rsidP="0091562E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="879" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="00E1B79E" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59432B51" w14:textId="239230CB" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HASIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="37D2589D" w14:textId="77777777" w:rsidTr="002B5E74">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19FDC745" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Verifikasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Metode (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Handling Sample</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="6B7308E5" w14:textId="77777777" w:rsidTr="002B5E74">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04C3ED4B" w14:textId="77777777" w:rsidR="009F7386" w:rsidRPr="002B60BD" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Validasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Metode </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="53FB3FA2" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32892FCB" w14:textId="77777777" w:rsidR="009F7386" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7386" w:rsidRPr="002B60BD" w14:paraId="780D57ED" w14:textId="77777777" w:rsidTr="009F7386">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CC4E18B" w14:textId="5964C617" w:rsidR="009F7386" w:rsidRDefault="009F7386" w:rsidP="009F7386">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="879"/>
+              </w:tabs>
+              <w:ind w:left="321"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KESIMPULAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C30592C" w14:textId="77777777" w:rsidR="007013F4" w:rsidRPr="002B60BD" w:rsidRDefault="007013F4" w:rsidP="0084326F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="1460"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="1340"/>
+        <w:gridCol w:w="4598"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="773F464E" w14:textId="77777777" w:rsidTr="006153E7">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1247FA8A" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E633960" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9D0F62" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77641803" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55FA1D34" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bogor,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="3510BA81" w14:textId="77777777" w:rsidTr="006153E7">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51790630" w14:textId="78CA2D54" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="003E533F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>Mengetahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEF2FFD" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="003E533F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……………… : </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="2C2550E9" w14:textId="77777777" w:rsidTr="006153E7">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCFA62D" w14:textId="184458B1" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="003E533F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0226F8D9" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="3391C15F" w14:textId="77777777" w:rsidTr="006153E7">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9DB757" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="738F5407" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C977F10" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF25FA8" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C7782" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="7A77A493" w14:textId="77777777" w:rsidTr="006153E7">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79B418D3" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D294327" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0301E33F" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="2EA7EDA8" w14:textId="77777777" w:rsidTr="003E533F">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF1A08D" w14:textId="627FD345" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="003E533F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>…………………………………….</w:t>
+            </w:r>
+            <w:r w:rsidR="0084326F" w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A92974" w14:textId="0DD97792" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084326F" w:rsidRPr="002B60BD" w14:paraId="3C5AD5FB" w14:textId="77777777" w:rsidTr="003E533F">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B550771" w14:textId="67DFC019" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIP. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E533F" w:rsidRPr="002B60BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="080B80DA" w14:textId="6ACCD282" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="006153E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55FE629A" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F"/>
+    <w:p w14:paraId="66FED3CA" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590FD744" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC23CFE" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AACEB0" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475D5D6B" w14:textId="77777777" w:rsidR="00C80C51" w:rsidRPr="002B60BD" w:rsidRDefault="00C80C51" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525014B9" w14:textId="77777777" w:rsidR="00C80C51" w:rsidRPr="002B60BD" w:rsidRDefault="00C80C51" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE2B1CA" w14:textId="77777777" w:rsidR="00C80C51" w:rsidRPr="002B60BD" w:rsidRDefault="00C80C51" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C81DC9" w14:textId="77777777" w:rsidR="0084326F" w:rsidRPr="002B60BD" w:rsidRDefault="0084326F" w:rsidP="0084326F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>LAMPIRAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F123E39" w14:textId="4265B7DA" w:rsidR="0084326F" w:rsidRDefault="0084326F" w:rsidP="00C80C51">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Urutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lampiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>disesuaikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keperluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sampel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B60BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diujikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="0084326F" w:rsidSect="007F40FF">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...549 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="58091CD5" w14:textId="77777777" w:rsidR="003B26B1" w:rsidRDefault="003B26B1" w:rsidP="0021184B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5C4FE42E" w14:textId="77777777" w:rsidR="003B26B1" w:rsidRDefault="003B26B1" w:rsidP="0021184B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...568 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1871753189"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1705238520"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="73764523" w14:textId="0B8B3ABA" w:rsidR="00821E39" w:rsidRDefault="00821E39" w:rsidP="00AA0C5D">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4513"/>
+                <w:tab w:val="clear" w:pos="9026"/>
+                <w:tab w:val="left" w:pos="3686"/>
+              </w:tabs>
+              <w:ind w:right="-733"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Pusat Laboratorium Narkotika BNN/LU-FRM</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51450" w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 68/ED03/REV0</w:t>
+            </w:r>
+            <w:r w:rsidR="003A5ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51450" w:rsidRPr="00B51450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003A5ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1520">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003A5ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>052026</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3BFFAB72" w14:textId="77777777" w:rsidR="00826D86" w:rsidRDefault="00826D86">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03935A6C" w14:textId="77777777" w:rsidR="003B26B1" w:rsidRDefault="003B26B1" w:rsidP="0021184B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7A36943A" w14:textId="77777777" w:rsidR="003B26B1" w:rsidRDefault="003B26B1" w:rsidP="0021184B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...665 lines deleted...]
-</xdr:wsDr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="040559DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3A06084"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1239" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1959" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2679" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3399" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4119" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4839" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5559" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6279" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6999" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04A616D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24D69E46"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07DE070A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF303D64"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09925B83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BF479E2"/>
+    <w:lvl w:ilvl="0" w:tplc="312488C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C1522DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AFCD2F6"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2471" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3191" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3911" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4631" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5351" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6071" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6791" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7511" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CF664FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B34B09E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1319" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2039" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2759" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4199" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4919" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6359" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7079" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D005AB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58FC40CC"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1885" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6205" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7645" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FB1321E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F278976A"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14856E9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81B2ED56"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C02CCCBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="148C7805"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BCA4130"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19534D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2542AEEA"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3906" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4626" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5346" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6066" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7506" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B787E85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="531854B6"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FE5392B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FECC8BD2"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23F76C36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39CF04C"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252818A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F5A0E68"/>
+    <w:lvl w:ilvl="0" w:tplc="38090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2700"/>
+        </w:tabs>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6300"/>
+        </w:tabs>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26FC50F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB4A0FC4"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3552" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4992" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5712" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6432" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C575E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37C874D2"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ACB77F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3F6D952"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2602" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3322" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4042" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4762" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5482" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6202" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6922" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7642" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF54634"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0480F78"/>
+    <w:lvl w:ilvl="0" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F005D5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26526500"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F3B3566"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B84487DE"/>
+    <w:lvl w:ilvl="0" w:tplc="3809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33063224"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50868DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="07E2BFC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73DAF172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360C325B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A4060D4"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378938C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BD23A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1825" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2545" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3265" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3985" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4705" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6145" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6865" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE051E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="820C99CE"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE80BBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D32E396"/>
+    <w:lvl w:ilvl="0" w:tplc="38090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C390E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03F04D38"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE360EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BCA4130"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF659F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9743CC2"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E480EF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF34224A"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1885" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6205" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7645" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EAF7544"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09F8F128"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA144CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6916DAA0"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2471" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3191" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3911" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4631" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5351" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6071" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6791" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7511" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4D2F8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F14E5DC"/>
+    <w:lvl w:ilvl="0" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6487" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BC203DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C23E5528"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4A08686C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C772557"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8190DB16"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EAC6244"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13423CEA"/>
+    <w:lvl w:ilvl="0" w:tplc="D7127ECE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B147CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A13283C4"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51E74A71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24D69E46"/>
+    <w:lvl w:ilvl="0" w:tplc="916667DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576177E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A26A4224"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576D4728"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="573ADD74"/>
+    <w:lvl w:ilvl="0" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB6156F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E25A10F8"/>
+    <w:lvl w:ilvl="0" w:tplc="558AE118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFB00F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E16DAEA"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DAF4914"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="171CF50A"/>
+    <w:lvl w:ilvl="0" w:tplc="38090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62896D9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBE4081E"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="638B198E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C750E774"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="681" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1401" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2121" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2841" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3561" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4281" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5001" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5721" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6441" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639E6FF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B34B09E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1319" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2039" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2759" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4199" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4919" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6359" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7079" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66202FCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A26A4224"/>
+    <w:lvl w:ilvl="0" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C6AA1EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FC280D68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667B4F0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12F80C36"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1885" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6205" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7645" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69E96577"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E6EF572"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3906" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4626" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5346" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6066" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7506" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AEB11EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C750E774"/>
+    <w:lvl w:ilvl="0" w:tplc="C204BA62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="681" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1401" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2121" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2841" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3561" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4281" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5001" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5721" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6441" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4B429D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2E82928"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC85FB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06D2F412"/>
+    <w:lvl w:ilvl="0" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1885" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6205" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7645" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DE77DF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EC0C04E"/>
+    <w:lvl w:ilvl="0" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1239" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E377A96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BECA85C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1885" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6205" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7645" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8639E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F5A0E68"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2700"/>
+        </w:tabs>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6300"/>
+        </w:tabs>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708D2400"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E9E7EDC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77F119A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2C628EE"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7C62E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E9E7EDC"/>
+    <w:lvl w:ilvl="0" w:tplc="3809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD373EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E54AD8A"/>
+    <w:lvl w:ilvl="0" w:tplc="38090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E00136D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B270E09A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2700"/>
+        </w:tabs>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6300"/>
+        </w:tabs>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FE24529"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBA047CE"/>
+    <w:lvl w:ilvl="0" w:tplc="38090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2319" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3039" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3759" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4479" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5199" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5919" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6639" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7359" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1427846485">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1864440386">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2132239978">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="76487322">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="431244953">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1605847343">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="177546588">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="404838711">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1916469358">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1608854072">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="681856289">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="88282965">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1280599713">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1681660480">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2023779343">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1545407621">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="394932826">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1706178765">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="716129459">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="167139357">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1574730038">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="362020928">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1398548533">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1156872605">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="853150272">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2127380952">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1156611840">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="820006878">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="520239600">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1518034104">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1461262804">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1016734808">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1863089720">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1545218544">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="812530587">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2099792402">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="455951630">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1283346444">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1504668012">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1292394034">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1173035378">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1490945370">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1221475418">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1091318474">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="904219441">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="295334939">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="423695413">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="376396303">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="131093985">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="940377259">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="105392574">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1042243230">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="124273082">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1963002328">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="2068524515">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="115562473">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="901984545">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="710036220">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1622958812">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1249071925">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="462191354">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="52"/>
+</w:numbering>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office">
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00741770"/>
+    <w:rsid w:val="0000052D"/>
+    <w:rsid w:val="0000253F"/>
+    <w:rsid w:val="00006E9D"/>
+    <w:rsid w:val="00011A51"/>
+    <w:rsid w:val="00017084"/>
+    <w:rsid w:val="0002260C"/>
+    <w:rsid w:val="000247EF"/>
+    <w:rsid w:val="00024B2F"/>
+    <w:rsid w:val="00036457"/>
+    <w:rsid w:val="00037FD5"/>
+    <w:rsid w:val="000514DD"/>
+    <w:rsid w:val="000521D0"/>
+    <w:rsid w:val="00061436"/>
+    <w:rsid w:val="00061741"/>
+    <w:rsid w:val="000957A8"/>
+    <w:rsid w:val="000A2E2E"/>
+    <w:rsid w:val="000A61B8"/>
+    <w:rsid w:val="000A6F0C"/>
+    <w:rsid w:val="000C4BE1"/>
+    <w:rsid w:val="000D3437"/>
+    <w:rsid w:val="000E07D6"/>
+    <w:rsid w:val="000F1C68"/>
+    <w:rsid w:val="000F511A"/>
+    <w:rsid w:val="000F5974"/>
+    <w:rsid w:val="000F5F87"/>
+    <w:rsid w:val="00101D70"/>
+    <w:rsid w:val="001077AD"/>
+    <w:rsid w:val="001116BC"/>
+    <w:rsid w:val="00115FD0"/>
+    <w:rsid w:val="00121052"/>
+    <w:rsid w:val="00126598"/>
+    <w:rsid w:val="001811FA"/>
+    <w:rsid w:val="00193957"/>
+    <w:rsid w:val="0019633D"/>
+    <w:rsid w:val="0019638F"/>
+    <w:rsid w:val="001A01AA"/>
+    <w:rsid w:val="001A01DA"/>
+    <w:rsid w:val="001A518C"/>
+    <w:rsid w:val="001A5DF4"/>
+    <w:rsid w:val="001A6C04"/>
+    <w:rsid w:val="001B21A0"/>
+    <w:rsid w:val="001B3259"/>
+    <w:rsid w:val="001C5060"/>
+    <w:rsid w:val="001D0B2B"/>
+    <w:rsid w:val="001D512C"/>
+    <w:rsid w:val="001E46B4"/>
+    <w:rsid w:val="001E5491"/>
+    <w:rsid w:val="001F1C3A"/>
+    <w:rsid w:val="001F449F"/>
+    <w:rsid w:val="001F5851"/>
+    <w:rsid w:val="00201663"/>
+    <w:rsid w:val="0021184B"/>
+    <w:rsid w:val="0021676E"/>
+    <w:rsid w:val="002242CE"/>
+    <w:rsid w:val="00225CB6"/>
+    <w:rsid w:val="00232AFC"/>
+    <w:rsid w:val="00242321"/>
+    <w:rsid w:val="00244103"/>
+    <w:rsid w:val="00250D89"/>
+    <w:rsid w:val="0025301D"/>
+    <w:rsid w:val="00255AD7"/>
+    <w:rsid w:val="00267714"/>
+    <w:rsid w:val="00274F25"/>
+    <w:rsid w:val="002822BC"/>
+    <w:rsid w:val="00284F06"/>
+    <w:rsid w:val="00293E51"/>
+    <w:rsid w:val="002A57B9"/>
+    <w:rsid w:val="002B2720"/>
+    <w:rsid w:val="002B60BD"/>
+    <w:rsid w:val="002C2D20"/>
+    <w:rsid w:val="002D306C"/>
+    <w:rsid w:val="002D3685"/>
+    <w:rsid w:val="002E03C9"/>
+    <w:rsid w:val="002F7873"/>
+    <w:rsid w:val="00303E17"/>
+    <w:rsid w:val="003103E5"/>
+    <w:rsid w:val="00310A02"/>
+    <w:rsid w:val="003125C8"/>
+    <w:rsid w:val="00322176"/>
+    <w:rsid w:val="0032772F"/>
+    <w:rsid w:val="0033279D"/>
+    <w:rsid w:val="003366BD"/>
+    <w:rsid w:val="0034076A"/>
+    <w:rsid w:val="00344946"/>
+    <w:rsid w:val="00347D26"/>
+    <w:rsid w:val="003530DE"/>
+    <w:rsid w:val="00357087"/>
+    <w:rsid w:val="00363935"/>
+    <w:rsid w:val="00364EA0"/>
+    <w:rsid w:val="003708B4"/>
+    <w:rsid w:val="0037649D"/>
+    <w:rsid w:val="00390FBC"/>
+    <w:rsid w:val="003A0085"/>
+    <w:rsid w:val="003A0820"/>
+    <w:rsid w:val="003A3D17"/>
+    <w:rsid w:val="003A5ECF"/>
+    <w:rsid w:val="003B26B1"/>
+    <w:rsid w:val="003B69AA"/>
+    <w:rsid w:val="003C07E5"/>
+    <w:rsid w:val="003C1B34"/>
+    <w:rsid w:val="003C280B"/>
+    <w:rsid w:val="003D1F43"/>
+    <w:rsid w:val="003D2562"/>
+    <w:rsid w:val="003E09D3"/>
+    <w:rsid w:val="003E3FA1"/>
+    <w:rsid w:val="003E4325"/>
+    <w:rsid w:val="003E533F"/>
+    <w:rsid w:val="003F1DB3"/>
+    <w:rsid w:val="003F5074"/>
+    <w:rsid w:val="003F5E96"/>
+    <w:rsid w:val="003F6391"/>
+    <w:rsid w:val="003F6DA2"/>
+    <w:rsid w:val="0040464D"/>
+    <w:rsid w:val="004047DD"/>
+    <w:rsid w:val="00411573"/>
+    <w:rsid w:val="00413B7C"/>
+    <w:rsid w:val="00415ED2"/>
+    <w:rsid w:val="00416402"/>
+    <w:rsid w:val="00427CFD"/>
+    <w:rsid w:val="00432D4E"/>
+    <w:rsid w:val="00454BC0"/>
+    <w:rsid w:val="00456542"/>
+    <w:rsid w:val="00456809"/>
+    <w:rsid w:val="0048048F"/>
+    <w:rsid w:val="00486744"/>
+    <w:rsid w:val="0049470F"/>
+    <w:rsid w:val="004B745A"/>
+    <w:rsid w:val="004B7A90"/>
+    <w:rsid w:val="004C4493"/>
+    <w:rsid w:val="004F3E22"/>
+    <w:rsid w:val="004F4C16"/>
+    <w:rsid w:val="004F7636"/>
+    <w:rsid w:val="005077F5"/>
+    <w:rsid w:val="00514027"/>
+    <w:rsid w:val="00514A04"/>
+    <w:rsid w:val="005154FF"/>
+    <w:rsid w:val="00515F31"/>
+    <w:rsid w:val="00524617"/>
+    <w:rsid w:val="00532C8C"/>
+    <w:rsid w:val="00540B66"/>
+    <w:rsid w:val="005441C1"/>
+    <w:rsid w:val="00545794"/>
+    <w:rsid w:val="00545BE4"/>
+    <w:rsid w:val="005577DD"/>
+    <w:rsid w:val="00557BEA"/>
+    <w:rsid w:val="0056450F"/>
+    <w:rsid w:val="0057576B"/>
+    <w:rsid w:val="0058408C"/>
+    <w:rsid w:val="005849AD"/>
+    <w:rsid w:val="005865DF"/>
+    <w:rsid w:val="005B19CD"/>
+    <w:rsid w:val="005B206F"/>
+    <w:rsid w:val="005B30F0"/>
+    <w:rsid w:val="005B51B1"/>
+    <w:rsid w:val="005B6082"/>
+    <w:rsid w:val="005D1C41"/>
+    <w:rsid w:val="00603C60"/>
+    <w:rsid w:val="00607C58"/>
+    <w:rsid w:val="006223E7"/>
+    <w:rsid w:val="00622458"/>
+    <w:rsid w:val="006316E6"/>
+    <w:rsid w:val="00640781"/>
+    <w:rsid w:val="00641516"/>
+    <w:rsid w:val="00643898"/>
+    <w:rsid w:val="0064702F"/>
+    <w:rsid w:val="00655CC3"/>
+    <w:rsid w:val="0066296A"/>
+    <w:rsid w:val="00682385"/>
+    <w:rsid w:val="00684261"/>
+    <w:rsid w:val="006957B6"/>
+    <w:rsid w:val="00697085"/>
+    <w:rsid w:val="006A1496"/>
+    <w:rsid w:val="006A66E7"/>
+    <w:rsid w:val="006B1437"/>
+    <w:rsid w:val="006B7820"/>
+    <w:rsid w:val="006C2BD2"/>
+    <w:rsid w:val="006C31B4"/>
+    <w:rsid w:val="006D67B7"/>
+    <w:rsid w:val="006E5666"/>
+    <w:rsid w:val="006F1DE8"/>
+    <w:rsid w:val="007013F4"/>
+    <w:rsid w:val="00701B46"/>
+    <w:rsid w:val="0070206E"/>
+    <w:rsid w:val="007066C3"/>
+    <w:rsid w:val="007225BD"/>
+    <w:rsid w:val="007276AF"/>
+    <w:rsid w:val="00727EE5"/>
+    <w:rsid w:val="00734673"/>
+    <w:rsid w:val="00735942"/>
+    <w:rsid w:val="00736AEE"/>
+    <w:rsid w:val="00740278"/>
+    <w:rsid w:val="00741770"/>
+    <w:rsid w:val="00745404"/>
+    <w:rsid w:val="00747DD1"/>
+    <w:rsid w:val="007536AC"/>
+    <w:rsid w:val="007562B4"/>
+    <w:rsid w:val="00760333"/>
+    <w:rsid w:val="00761596"/>
+    <w:rsid w:val="007740E5"/>
+    <w:rsid w:val="00781824"/>
+    <w:rsid w:val="007879C9"/>
+    <w:rsid w:val="007B2C87"/>
+    <w:rsid w:val="007C071C"/>
+    <w:rsid w:val="007C3A48"/>
+    <w:rsid w:val="007C7C48"/>
+    <w:rsid w:val="007D39F1"/>
+    <w:rsid w:val="007D4967"/>
+    <w:rsid w:val="007E4A76"/>
+    <w:rsid w:val="007F40FF"/>
+    <w:rsid w:val="00803EBE"/>
+    <w:rsid w:val="00807F1B"/>
+    <w:rsid w:val="00811A5E"/>
+    <w:rsid w:val="00821E39"/>
+    <w:rsid w:val="00826D86"/>
+    <w:rsid w:val="0082730B"/>
+    <w:rsid w:val="0083182F"/>
+    <w:rsid w:val="00832147"/>
+    <w:rsid w:val="00836383"/>
+    <w:rsid w:val="0084326F"/>
+    <w:rsid w:val="008461D1"/>
+    <w:rsid w:val="00860755"/>
+    <w:rsid w:val="00861711"/>
+    <w:rsid w:val="008943BB"/>
+    <w:rsid w:val="008967C3"/>
+    <w:rsid w:val="008B092B"/>
+    <w:rsid w:val="008B39E8"/>
+    <w:rsid w:val="008B7BCD"/>
+    <w:rsid w:val="008C03C7"/>
+    <w:rsid w:val="008C1557"/>
+    <w:rsid w:val="008D189C"/>
+    <w:rsid w:val="008D278B"/>
+    <w:rsid w:val="008D4FAE"/>
+    <w:rsid w:val="008E11CF"/>
+    <w:rsid w:val="008F494A"/>
+    <w:rsid w:val="00906AF8"/>
+    <w:rsid w:val="00911A43"/>
+    <w:rsid w:val="00913090"/>
+    <w:rsid w:val="009371FE"/>
+    <w:rsid w:val="00941867"/>
+    <w:rsid w:val="00942768"/>
+    <w:rsid w:val="009548C1"/>
+    <w:rsid w:val="0095608F"/>
+    <w:rsid w:val="00963875"/>
+    <w:rsid w:val="009653FF"/>
+    <w:rsid w:val="009736EF"/>
+    <w:rsid w:val="0097446A"/>
+    <w:rsid w:val="0097536C"/>
+    <w:rsid w:val="009827C7"/>
+    <w:rsid w:val="009B14DF"/>
+    <w:rsid w:val="009B3963"/>
+    <w:rsid w:val="009C043C"/>
+    <w:rsid w:val="009C0A03"/>
+    <w:rsid w:val="009C0BF4"/>
+    <w:rsid w:val="009D0977"/>
+    <w:rsid w:val="009E58D9"/>
+    <w:rsid w:val="009E5C78"/>
+    <w:rsid w:val="009F2C7D"/>
+    <w:rsid w:val="009F4073"/>
+    <w:rsid w:val="009F4484"/>
+    <w:rsid w:val="009F7386"/>
+    <w:rsid w:val="00A04A5F"/>
+    <w:rsid w:val="00A0795E"/>
+    <w:rsid w:val="00A21D5C"/>
+    <w:rsid w:val="00A43FBB"/>
+    <w:rsid w:val="00A50623"/>
+    <w:rsid w:val="00A52A82"/>
+    <w:rsid w:val="00A61118"/>
+    <w:rsid w:val="00A74143"/>
+    <w:rsid w:val="00A7600E"/>
+    <w:rsid w:val="00A7603D"/>
+    <w:rsid w:val="00A770C7"/>
+    <w:rsid w:val="00A847BA"/>
+    <w:rsid w:val="00A85C66"/>
+    <w:rsid w:val="00A85EDB"/>
+    <w:rsid w:val="00A8622B"/>
+    <w:rsid w:val="00A92C01"/>
+    <w:rsid w:val="00A9518C"/>
+    <w:rsid w:val="00AA031F"/>
+    <w:rsid w:val="00AA0C5D"/>
+    <w:rsid w:val="00AA1479"/>
+    <w:rsid w:val="00AA4B3A"/>
+    <w:rsid w:val="00AA5095"/>
+    <w:rsid w:val="00AA6F3A"/>
+    <w:rsid w:val="00AB722D"/>
+    <w:rsid w:val="00AC28F8"/>
+    <w:rsid w:val="00AD181D"/>
+    <w:rsid w:val="00AD1FE6"/>
+    <w:rsid w:val="00AD65D7"/>
+    <w:rsid w:val="00AE0372"/>
+    <w:rsid w:val="00AE1F3F"/>
+    <w:rsid w:val="00AE3563"/>
+    <w:rsid w:val="00AE4F44"/>
+    <w:rsid w:val="00AF119F"/>
+    <w:rsid w:val="00AF51FF"/>
+    <w:rsid w:val="00B31753"/>
+    <w:rsid w:val="00B34B86"/>
+    <w:rsid w:val="00B36D9C"/>
+    <w:rsid w:val="00B50E03"/>
+    <w:rsid w:val="00B51450"/>
+    <w:rsid w:val="00B55962"/>
+    <w:rsid w:val="00B776FF"/>
+    <w:rsid w:val="00B94A29"/>
+    <w:rsid w:val="00B95A48"/>
+    <w:rsid w:val="00B95C95"/>
+    <w:rsid w:val="00BA4F99"/>
+    <w:rsid w:val="00BC291A"/>
+    <w:rsid w:val="00BC43D9"/>
+    <w:rsid w:val="00BC68B2"/>
+    <w:rsid w:val="00BD4D09"/>
+    <w:rsid w:val="00BE62C7"/>
+    <w:rsid w:val="00BF1520"/>
+    <w:rsid w:val="00BF6F7F"/>
+    <w:rsid w:val="00C057E7"/>
+    <w:rsid w:val="00C073AD"/>
+    <w:rsid w:val="00C126FA"/>
+    <w:rsid w:val="00C40610"/>
+    <w:rsid w:val="00C4571D"/>
+    <w:rsid w:val="00C52CC8"/>
+    <w:rsid w:val="00C53F12"/>
+    <w:rsid w:val="00C54210"/>
+    <w:rsid w:val="00C65078"/>
+    <w:rsid w:val="00C732D1"/>
+    <w:rsid w:val="00C74E49"/>
+    <w:rsid w:val="00C80C51"/>
+    <w:rsid w:val="00C82F3E"/>
+    <w:rsid w:val="00C83D04"/>
+    <w:rsid w:val="00CA3C6A"/>
+    <w:rsid w:val="00CA62F6"/>
+    <w:rsid w:val="00CB525E"/>
+    <w:rsid w:val="00CC2C8E"/>
+    <w:rsid w:val="00CE05D8"/>
+    <w:rsid w:val="00CE3860"/>
+    <w:rsid w:val="00CF2A4C"/>
+    <w:rsid w:val="00CF6AE1"/>
+    <w:rsid w:val="00D33AE6"/>
+    <w:rsid w:val="00D33B10"/>
+    <w:rsid w:val="00D43E29"/>
+    <w:rsid w:val="00D46647"/>
+    <w:rsid w:val="00D51651"/>
+    <w:rsid w:val="00D55B48"/>
+    <w:rsid w:val="00D64E15"/>
+    <w:rsid w:val="00DA1F73"/>
+    <w:rsid w:val="00DB0116"/>
+    <w:rsid w:val="00DB1092"/>
+    <w:rsid w:val="00DB2EF5"/>
+    <w:rsid w:val="00DB38D6"/>
+    <w:rsid w:val="00DC2480"/>
+    <w:rsid w:val="00DC4172"/>
+    <w:rsid w:val="00DF71C3"/>
+    <w:rsid w:val="00E16982"/>
+    <w:rsid w:val="00E24D30"/>
+    <w:rsid w:val="00E27981"/>
+    <w:rsid w:val="00E37A4D"/>
+    <w:rsid w:val="00E40289"/>
+    <w:rsid w:val="00E46B7A"/>
+    <w:rsid w:val="00E46F94"/>
+    <w:rsid w:val="00E51730"/>
+    <w:rsid w:val="00E52E6B"/>
+    <w:rsid w:val="00E54EF0"/>
+    <w:rsid w:val="00E560AC"/>
+    <w:rsid w:val="00E641BF"/>
+    <w:rsid w:val="00E71D50"/>
+    <w:rsid w:val="00E73A99"/>
+    <w:rsid w:val="00E777A2"/>
+    <w:rsid w:val="00E80244"/>
+    <w:rsid w:val="00E829C7"/>
+    <w:rsid w:val="00E845F4"/>
+    <w:rsid w:val="00E85938"/>
+    <w:rsid w:val="00EA773C"/>
+    <w:rsid w:val="00EB28C2"/>
+    <w:rsid w:val="00EC1E98"/>
+    <w:rsid w:val="00ED432A"/>
+    <w:rsid w:val="00EE16ED"/>
+    <w:rsid w:val="00EE7057"/>
+    <w:rsid w:val="00EF0156"/>
+    <w:rsid w:val="00EF1277"/>
+    <w:rsid w:val="00EF2C10"/>
+    <w:rsid w:val="00EF72FA"/>
+    <w:rsid w:val="00F01148"/>
+    <w:rsid w:val="00F062CB"/>
+    <w:rsid w:val="00F23575"/>
+    <w:rsid w:val="00F23E4C"/>
+    <w:rsid w:val="00F31235"/>
+    <w:rsid w:val="00F37936"/>
+    <w:rsid w:val="00F4011F"/>
+    <w:rsid w:val="00F429DD"/>
+    <w:rsid w:val="00F440BF"/>
+    <w:rsid w:val="00F44F21"/>
+    <w:rsid w:val="00F50220"/>
+    <w:rsid w:val="00F51B78"/>
+    <w:rsid w:val="00F542A7"/>
+    <w:rsid w:val="00F57BBB"/>
+    <w:rsid w:val="00F62AD4"/>
+    <w:rsid w:val="00F62C65"/>
+    <w:rsid w:val="00F7275C"/>
+    <w:rsid w:val="00F72A19"/>
+    <w:rsid w:val="00F75544"/>
+    <w:rsid w:val="00F821C4"/>
+    <w:rsid w:val="00FA0CDC"/>
+    <w:rsid w:val="00FA0DB3"/>
+    <w:rsid w:val="00FA6A3D"/>
+    <w:rsid w:val="00FA71C4"/>
+    <w:rsid w:val="00FB10B1"/>
+    <w:rsid w:val="00FB58B1"/>
+    <w:rsid w:val="00FC11C4"/>
+    <w:rsid w:val="00FD49F1"/>
+    <w:rsid w:val="00FE1458"/>
+    <w:rsid w:val="00FE6A1B"/>
+    <w:rsid w:val="00FF38D5"/>
+    <w:rsid w:val="00FF55C9"/>
+    <w:rsid w:val="00FF66FB"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-ID"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6B84B510"/>
+  <w15:docId w15:val="{14286B89-E127-4657-820B-22EF1AAB510E}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7386"/>
+    <w:rPr>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741770"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00741770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00741770"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Heading 2 Char1,Char Char,List Paragraph1,Heading 31,Daftar Acuan,List Paragraph11,PARAGRAF"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00415ED2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C7C48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C7C48"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0021184B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0021184B"/>
+    <w:rPr>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Heading 2 Char1 Char,Char Char Char,List Paragraph1 Char,Heading 31 Char,Daftar Acuan Char,List Paragraph11 Char,PARAGRAF Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00DC2480"/>
+    <w:rPr>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7BCD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B7BCD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="id-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="id-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
+    <w:name w:val="xl65"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
+    <w:name w:val="xl66"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
+    <w:name w:val="xl67"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
+    <w:name w:val="xl68"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
+    <w:name w:val="xl69"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
+    <w:name w:val="xl70"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl71">
+    <w:name w:val="xl71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl72">
+    <w:name w:val="xl72"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl73">
+    <w:name w:val="xl73"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl74">
+    <w:name w:val="xl74"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl75">
+    <w:name w:val="xl75"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl76">
+    <w:name w:val="xl76"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl77">
+    <w:name w:val="xl77"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl78">
+    <w:name w:val="xl78"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl79">
+    <w:name w:val="xl79"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl80">
+    <w:name w:val="xl80"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl81">
+    <w:name w:val="xl81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl82">
+    <w:name w:val="xl82"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
+    <w:name w:val="xl83"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl84">
+    <w:name w:val="xl84"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl85">
+    <w:name w:val="xl85"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl86">
+    <w:name w:val="xl86"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl87">
+    <w:name w:val="xl87"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl88">
+    <w:name w:val="xl88"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl89">
+    <w:name w:val="xl89"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl90">
+    <w:name w:val="xl90"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl91">
+    <w:name w:val="xl91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl92">
+    <w:name w:val="xl92"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl93">
+    <w:name w:val="xl93"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl94">
+    <w:name w:val="xl94"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl95">
+    <w:name w:val="xl95"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl96">
+    <w:name w:val="xl96"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl97">
+    <w:name w:val="xl97"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl98">
+    <w:name w:val="xl98"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl99">
+    <w:name w:val="xl99"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl100">
+    <w:name w:val="xl100"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl101">
+    <w:name w:val="xl101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl102">
+    <w:name w:val="xl102"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl103">
+    <w:name w:val="xl103"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl104">
+    <w:name w:val="xl104"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl105">
+    <w:name w:val="xl105"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl106">
+    <w:name w:val="xl106"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl107">
+    <w:name w:val="xl107"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl108">
+    <w:name w:val="xl108"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl109">
+    <w:name w:val="xl109"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl110">
+    <w:name w:val="xl110"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl111">
+    <w:name w:val="xl111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl112">
+    <w:name w:val="xl112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font5">
+    <w:name w:val="font5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font6">
+    <w:name w:val="font6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font7">
+    <w:name w:val="font7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font8">
+    <w:name w:val="font8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font9">
+    <w:name w:val="font9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font10">
+    <w:name w:val="font10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font11">
+    <w:name w:val="font11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font12">
+    <w:name w:val="font12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl113">
+    <w:name w:val="xl113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl114">
+    <w:name w:val="xl114"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl115">
+    <w:name w:val="xl115"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl116">
+    <w:name w:val="xl116"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl117">
+    <w:name w:val="xl117"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl118">
+    <w:name w:val="xl118"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl119">
+    <w:name w:val="xl119"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl120">
+    <w:name w:val="xl120"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl121">
+    <w:name w:val="xl121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl122">
+    <w:name w:val="xl122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl123">
+    <w:name w:val="xl123"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl124">
+    <w:name w:val="xl124"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl125">
+    <w:name w:val="xl125"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl126">
+    <w:name w:val="xl126"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl127">
+    <w:name w:val="xl127"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl128">
+    <w:name w:val="xl128"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl129">
+    <w:name w:val="xl129"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl130">
+    <w:name w:val="xl130"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl131">
+    <w:name w:val="xl131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl132">
+    <w:name w:val="xl132"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl134">
+    <w:name w:val="xl134"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl135">
+    <w:name w:val="xl135"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl136">
+    <w:name w:val="xl136"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl137">
+    <w:name w:val="xl137"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl138">
+    <w:name w:val="xl138"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D0CECE"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl139">
+    <w:name w:val="xl139"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl140">
+    <w:name w:val="xl140"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl141">
+    <w:name w:val="xl141"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl142">
+    <w:name w:val="xl142"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl143">
+    <w:name w:val="xl143"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl144">
+    <w:name w:val="xl144"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl145">
+    <w:name w:val="xl145"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl146">
+    <w:name w:val="xl146"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl147">
+    <w:name w:val="xl147"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007013F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007013F4"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="137232608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="216431516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="490802209">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="585655479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="664821584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="754280634">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="877082173">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1007561371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1069695263">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1115712599">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1272279156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1385641067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1446925719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1499033231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625192101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1738476621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1816331418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2106730045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -2129,550 +15537,88 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...480 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1563F6A-D12D-4DF2-8DCA-267D7BADACA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>187</Words>
+  <Characters>1072</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Lembar kerja</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>independent</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>LENOVO</dc:creator>
+  <dc:title/>
+  <dc:creator>ratna yuliani</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>