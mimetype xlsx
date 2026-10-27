--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -1,1594 +1,1520 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.1.2.135\pusat data\1. ISO DOKUMEN\1. 17025\4. FORMULIR\LU_UP-FRM 06a.ED04.REV00 FORMULIR PENGENDALIAN RUANGAN (SUHU &amp; KELEMBABAN)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BCC1CD93-0CB9-46E1-9FFC-F23433B3DFAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{390FE31D-93D3-4D8B-897E-279F4A20F1AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PUSLAB Januari - Master" sheetId="20" r:id="rId1"/>
-    <sheet name="kosongan" sheetId="21" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D106" i="20" l="1"/>
-[...6 lines deleted...]
-  <c r="C103" i="20"/>
+  <c r="J102" i="20" l="1"/>
+  <c r="E102" i="20"/>
   <c r="D102" i="20"/>
   <c r="C102" i="20"/>
+  <c r="I102" i="20" s="1"/>
   <c r="D101" i="20"/>
   <c r="C101" i="20"/>
   <c r="D100" i="20"/>
   <c r="C100" i="20"/>
   <c r="D99" i="20"/>
   <c r="C99" i="20"/>
   <c r="D98" i="20"/>
   <c r="C98" i="20"/>
   <c r="D97" i="20"/>
   <c r="C97" i="20"/>
   <c r="D96" i="20"/>
   <c r="C96" i="20"/>
   <c r="D95" i="20"/>
   <c r="C95" i="20"/>
+  <c r="J94" i="20"/>
   <c r="D94" i="20"/>
   <c r="C94" i="20"/>
   <c r="D93" i="20"/>
   <c r="C93" i="20"/>
   <c r="D92" i="20"/>
   <c r="C92" i="20"/>
+  <c r="I91" i="20"/>
   <c r="D91" i="20"/>
   <c r="C91" i="20"/>
   <c r="D90" i="20"/>
   <c r="C90" i="20"/>
   <c r="D89" i="20"/>
   <c r="C89" i="20"/>
+  <c r="J89" i="20" s="1"/>
   <c r="D88" i="20"/>
   <c r="C88" i="20"/>
   <c r="D87" i="20"/>
   <c r="C87" i="20"/>
   <c r="D86" i="20"/>
+  <c r="J86" i="20" s="1"/>
   <c r="C86" i="20"/>
-  <c r="D82" i="20"/>
-[...4 lines deleted...]
-  <c r="C80" i="20"/>
+  <c r="D85" i="20"/>
+  <c r="C85" i="20"/>
+  <c r="D84" i="20"/>
+  <c r="J84" i="20" s="1"/>
+  <c r="C84" i="20"/>
+  <c r="D83" i="20"/>
+  <c r="C83" i="20"/>
   <c r="D79" i="20"/>
   <c r="C79" i="20"/>
   <c r="D78" i="20"/>
   <c r="C78" i="20"/>
   <c r="D77" i="20"/>
   <c r="C77" i="20"/>
   <c r="D76" i="20"/>
   <c r="C76" i="20"/>
   <c r="D75" i="20"/>
   <c r="C75" i="20"/>
   <c r="D74" i="20"/>
+  <c r="J74" i="20" s="1"/>
   <c r="C74" i="20"/>
+  <c r="E74" i="20" s="1"/>
   <c r="D73" i="20"/>
   <c r="C73" i="20"/>
+  <c r="I72" i="20"/>
   <c r="D72" i="20"/>
   <c r="C72" i="20"/>
   <c r="D71" i="20"/>
+  <c r="E71" i="20" s="1"/>
   <c r="C71" i="20"/>
   <c r="D70" i="20"/>
   <c r="C70" i="20"/>
+  <c r="F70" i="20" s="1"/>
+  <c r="F69" i="20"/>
   <c r="D69" i="20"/>
   <c r="C69" i="20"/>
   <c r="D68" i="20"/>
   <c r="C68" i="20"/>
   <c r="D67" i="20"/>
   <c r="C67" i="20"/>
   <c r="D66" i="20"/>
+  <c r="I66" i="20" s="1"/>
   <c r="C66" i="20"/>
   <c r="D65" i="20"/>
   <c r="C65" i="20"/>
+  <c r="I65" i="20" s="1"/>
   <c r="D64" i="20"/>
+  <c r="F64" i="20" s="1"/>
   <c r="C64" i="20"/>
   <c r="D63" i="20"/>
   <c r="C63" i="20"/>
   <c r="D62" i="20"/>
   <c r="C62" i="20"/>
-  <c r="D58" i="20"/>
-  <c r="D57" i="20"/>
+  <c r="D61" i="20"/>
+  <c r="C61" i="20"/>
+  <c r="F61" i="20" s="1"/>
+  <c r="D60" i="20"/>
+  <c r="C60" i="20"/>
   <c r="D56" i="20"/>
+  <c r="C56" i="20"/>
+  <c r="E56" i="20" s="1"/>
   <c r="D55" i="20"/>
+  <c r="I55" i="20" s="1"/>
+  <c r="C55" i="20"/>
   <c r="D54" i="20"/>
+  <c r="C54" i="20"/>
+  <c r="I54" i="20" s="1"/>
   <c r="D53" i="20"/>
+  <c r="C53" i="20"/>
+  <c r="I53" i="20" s="1"/>
   <c r="D52" i="20"/>
+  <c r="C52" i="20"/>
   <c r="D51" i="20"/>
+  <c r="C51" i="20"/>
+  <c r="F51" i="20" s="1"/>
   <c r="D50" i="20"/>
+  <c r="F50" i="20" s="1"/>
+  <c r="C50" i="20"/>
   <c r="D49" i="20"/>
+  <c r="C49" i="20"/>
   <c r="D48" i="20"/>
+  <c r="C48" i="20"/>
   <c r="D47" i="20"/>
+  <c r="C47" i="20"/>
+  <c r="E47" i="20" s="1"/>
   <c r="D46" i="20"/>
+  <c r="C46" i="20"/>
   <c r="D45" i="20"/>
+  <c r="C45" i="20"/>
+  <c r="I45" i="20" s="1"/>
   <c r="D44" i="20"/>
+  <c r="C44" i="20"/>
   <c r="D43" i="20"/>
+  <c r="C43" i="20"/>
+  <c r="F43" i="20" s="1"/>
   <c r="D42" i="20"/>
+  <c r="C42" i="20"/>
+  <c r="F42" i="20" s="1"/>
   <c r="D41" i="20"/>
+  <c r="C41" i="20"/>
   <c r="D40" i="20"/>
+  <c r="C40" i="20"/>
+  <c r="E40" i="20" s="1"/>
   <c r="D39" i="20"/>
+  <c r="C39" i="20"/>
   <c r="D38" i="20"/>
   <c r="C38" i="20"/>
-  <c r="D34" i="20"/>
+  <c r="E38" i="20" s="1"/>
+  <c r="D37" i="20"/>
+  <c r="C37" i="20"/>
+  <c r="G37" i="20" s="1"/>
   <c r="D33" i="20"/>
+  <c r="C33" i="20"/>
+  <c r="G33" i="20" s="1"/>
   <c r="D32" i="20"/>
+  <c r="C32" i="20"/>
   <c r="D31" i="20"/>
+  <c r="C31" i="20"/>
   <c r="D30" i="20"/>
+  <c r="C30" i="20"/>
   <c r="D29" i="20"/>
+  <c r="C29" i="20"/>
+  <c r="E29" i="20" s="1"/>
   <c r="D28" i="20"/>
+  <c r="C28" i="20"/>
   <c r="D27" i="20"/>
+  <c r="C27" i="20"/>
+  <c r="I27" i="20" s="1"/>
   <c r="D26" i="20"/>
+  <c r="C26" i="20"/>
   <c r="D25" i="20"/>
+  <c r="C25" i="20"/>
+  <c r="G25" i="20" s="1"/>
   <c r="D24" i="20"/>
+  <c r="C24" i="20"/>
   <c r="D23" i="20"/>
+  <c r="C23" i="20"/>
+  <c r="I23" i="20" s="1"/>
   <c r="D22" i="20"/>
+  <c r="C22" i="20"/>
   <c r="D21" i="20"/>
+  <c r="C21" i="20"/>
+  <c r="E21" i="20" s="1"/>
   <c r="D20" i="20"/>
+  <c r="C20" i="20"/>
   <c r="D19" i="20"/>
+  <c r="C19" i="20"/>
+  <c r="I19" i="20" s="1"/>
   <c r="D18" i="20"/>
+  <c r="C18" i="20"/>
   <c r="D17" i="20"/>
+  <c r="C17" i="20"/>
+  <c r="I17" i="20" s="1"/>
   <c r="D16" i="20"/>
+  <c r="F16" i="20" s="1"/>
+  <c r="C16" i="20"/>
   <c r="D15" i="20"/>
+  <c r="C15" i="20"/>
+  <c r="I15" i="20" s="1"/>
   <c r="D14" i="20"/>
   <c r="C14" i="20"/>
-  <c r="J33" i="20" l="1"/>
+  <c r="E33" i="20" l="1"/>
+  <c r="I33" i="20"/>
+  <c r="F28" i="20"/>
+  <c r="E52" i="20"/>
+  <c r="G18" i="20"/>
+  <c r="G22" i="20"/>
+  <c r="I25" i="20"/>
+  <c r="I46" i="20"/>
+  <c r="F53" i="20"/>
+  <c r="E63" i="20"/>
+  <c r="E67" i="20"/>
+  <c r="H75" i="20"/>
+  <c r="I47" i="20"/>
+  <c r="I64" i="20"/>
+  <c r="G16" i="20"/>
+  <c r="G20" i="20"/>
+  <c r="E27" i="20"/>
+  <c r="E31" i="20"/>
+  <c r="E44" i="20"/>
+  <c r="E48" i="20"/>
+  <c r="E55" i="20"/>
+  <c r="F72" i="20"/>
+  <c r="F62" i="20"/>
+  <c r="I73" i="20"/>
+  <c r="I99" i="20"/>
+  <c r="E23" i="20"/>
+  <c r="J92" i="20"/>
+  <c r="G21" i="20"/>
+  <c r="G29" i="20"/>
+  <c r="I40" i="20"/>
+  <c r="I48" i="20"/>
+  <c r="I56" i="20"/>
+  <c r="I67" i="20"/>
+  <c r="I75" i="20"/>
+  <c r="E86" i="20"/>
+  <c r="E19" i="20"/>
+  <c r="I21" i="20"/>
+  <c r="I29" i="20"/>
+  <c r="I44" i="20"/>
+  <c r="I52" i="20"/>
+  <c r="I63" i="20"/>
+  <c r="I71" i="20"/>
+  <c r="J75" i="20"/>
+  <c r="I94" i="20"/>
+  <c r="J100" i="20"/>
+  <c r="E17" i="20"/>
+  <c r="J97" i="20"/>
+  <c r="E15" i="20"/>
+  <c r="G17" i="20"/>
+  <c r="E25" i="20"/>
+  <c r="G39" i="20"/>
+  <c r="I61" i="20"/>
+  <c r="E66" i="20"/>
+  <c r="I69" i="20"/>
+  <c r="E94" i="20"/>
+  <c r="F47" i="20"/>
+  <c r="F55" i="20"/>
+  <c r="F66" i="20"/>
+  <c r="F74" i="20"/>
+  <c r="E99" i="20"/>
+  <c r="G14" i="20"/>
+  <c r="J78" i="20"/>
+  <c r="J32" i="20"/>
+  <c r="H32" i="20"/>
+  <c r="E32" i="20"/>
+  <c r="I32" i="20"/>
+  <c r="J37" i="20"/>
+  <c r="H37" i="20"/>
+  <c r="I37" i="20"/>
+  <c r="F37" i="20"/>
+  <c r="E37" i="20"/>
+  <c r="J42" i="20"/>
+  <c r="H42" i="20"/>
+  <c r="G42" i="20"/>
+  <c r="E42" i="20"/>
+  <c r="I42" i="20"/>
+  <c r="J50" i="20"/>
+  <c r="H50" i="20"/>
+  <c r="G50" i="20"/>
+  <c r="E50" i="20"/>
+  <c r="I50" i="20"/>
+  <c r="J60" i="20"/>
+  <c r="H60" i="20"/>
+  <c r="G60" i="20"/>
+  <c r="I60" i="20"/>
+  <c r="F60" i="20"/>
+  <c r="E60" i="20"/>
+  <c r="J28" i="20"/>
+  <c r="H28" i="20"/>
+  <c r="E28" i="20"/>
+  <c r="I28" i="20"/>
+  <c r="F39" i="20"/>
+  <c r="J24" i="20"/>
+  <c r="H24" i="20"/>
+  <c r="E24" i="20"/>
+  <c r="I24" i="20"/>
+  <c r="J30" i="20"/>
+  <c r="H30" i="20"/>
+  <c r="I30" i="20"/>
+  <c r="F30" i="20"/>
+  <c r="E30" i="20"/>
+  <c r="F32" i="20"/>
+  <c r="F45" i="20"/>
+  <c r="E45" i="20"/>
+  <c r="J14" i="20"/>
+  <c r="H14" i="20"/>
+  <c r="I14" i="20"/>
+  <c r="F14" i="20"/>
+  <c r="E14" i="20"/>
+  <c r="J39" i="20"/>
+  <c r="H39" i="20"/>
+  <c r="E39" i="20"/>
+  <c r="I39" i="20"/>
+  <c r="J49" i="20"/>
+  <c r="H49" i="20"/>
+  <c r="G49" i="20"/>
+  <c r="I49" i="20"/>
+  <c r="F49" i="20"/>
+  <c r="E49" i="20"/>
+  <c r="G32" i="20"/>
+  <c r="J16" i="20"/>
+  <c r="H16" i="20"/>
+  <c r="E16" i="20"/>
+  <c r="I16" i="20"/>
+  <c r="J22" i="20"/>
+  <c r="H22" i="20"/>
+  <c r="I22" i="20"/>
+  <c r="F22" i="20"/>
+  <c r="E22" i="20"/>
+  <c r="F24" i="20"/>
+  <c r="G28" i="20"/>
+  <c r="G30" i="20"/>
+  <c r="I38" i="20"/>
+  <c r="J41" i="20"/>
+  <c r="H41" i="20"/>
+  <c r="G41" i="20"/>
+  <c r="I41" i="20"/>
+  <c r="F41" i="20"/>
+  <c r="E41" i="20"/>
+  <c r="J68" i="20"/>
+  <c r="H68" i="20"/>
+  <c r="G68" i="20"/>
+  <c r="I68" i="20"/>
+  <c r="F68" i="20"/>
+  <c r="E68" i="20"/>
+  <c r="J20" i="20"/>
+  <c r="H20" i="20"/>
+  <c r="E20" i="20"/>
+  <c r="I20" i="20"/>
+  <c r="J26" i="20"/>
+  <c r="H26" i="20"/>
+  <c r="I26" i="20"/>
+  <c r="F26" i="20"/>
+  <c r="E26" i="20"/>
+  <c r="J18" i="20"/>
+  <c r="H18" i="20"/>
+  <c r="I18" i="20"/>
+  <c r="F18" i="20"/>
+  <c r="E18" i="20"/>
+  <c r="F20" i="20"/>
+  <c r="G24" i="20"/>
+  <c r="G26" i="20"/>
+  <c r="I31" i="20"/>
+  <c r="J46" i="20"/>
+  <c r="H46" i="20"/>
+  <c r="G46" i="20"/>
+  <c r="J54" i="20"/>
+  <c r="H54" i="20"/>
+  <c r="G54" i="20"/>
+  <c r="J73" i="20"/>
+  <c r="H73" i="20"/>
+  <c r="G73" i="20"/>
+  <c r="F19" i="20"/>
+  <c r="F23" i="20"/>
+  <c r="F27" i="20"/>
+  <c r="F31" i="20"/>
+  <c r="F44" i="20"/>
+  <c r="F52" i="20"/>
+  <c r="J70" i="20"/>
+  <c r="H70" i="20"/>
+  <c r="G70" i="20"/>
+  <c r="J65" i="20"/>
+  <c r="H65" i="20"/>
+  <c r="G65" i="20"/>
+  <c r="F15" i="20"/>
+  <c r="F38" i="20"/>
+  <c r="J43" i="20"/>
+  <c r="H43" i="20"/>
+  <c r="G43" i="20"/>
+  <c r="J51" i="20"/>
+  <c r="H51" i="20"/>
+  <c r="G51" i="20"/>
+  <c r="J62" i="20"/>
+  <c r="H62" i="20"/>
+  <c r="G62" i="20"/>
+  <c r="F63" i="20"/>
+  <c r="F71" i="20"/>
+  <c r="G15" i="20"/>
+  <c r="J17" i="20"/>
+  <c r="H17" i="20"/>
+  <c r="G19" i="20"/>
+  <c r="J21" i="20"/>
+  <c r="H21" i="20"/>
+  <c r="G23" i="20"/>
+  <c r="J25" i="20"/>
+  <c r="H25" i="20"/>
+  <c r="G27" i="20"/>
+  <c r="J29" i="20"/>
+  <c r="H29" i="20"/>
+  <c r="G31" i="20"/>
+  <c r="J33" i="20"/>
+  <c r="H33" i="20"/>
+  <c r="G38" i="20"/>
+  <c r="J40" i="20"/>
+  <c r="H40" i="20"/>
+  <c r="G40" i="20"/>
+  <c r="E46" i="20"/>
+  <c r="J48" i="20"/>
+  <c r="H48" i="20"/>
+  <c r="G48" i="20"/>
+  <c r="E54" i="20"/>
+  <c r="J56" i="20"/>
+  <c r="H56" i="20"/>
+  <c r="G56" i="20"/>
+  <c r="E65" i="20"/>
+  <c r="J67" i="20"/>
+  <c r="H67" i="20"/>
+  <c r="G67" i="20"/>
+  <c r="E73" i="20"/>
+  <c r="I86" i="20"/>
+  <c r="I89" i="20"/>
+  <c r="E43" i="20"/>
+  <c r="J45" i="20"/>
+  <c r="H45" i="20"/>
+  <c r="G45" i="20"/>
+  <c r="F46" i="20"/>
+  <c r="E51" i="20"/>
+  <c r="J53" i="20"/>
+  <c r="H53" i="20"/>
+  <c r="G53" i="20"/>
+  <c r="F54" i="20"/>
+  <c r="E62" i="20"/>
+  <c r="J64" i="20"/>
+  <c r="H64" i="20"/>
+  <c r="G64" i="20"/>
+  <c r="F65" i="20"/>
+  <c r="E70" i="20"/>
+  <c r="J72" i="20"/>
+  <c r="H72" i="20"/>
+  <c r="G72" i="20"/>
+  <c r="F73" i="20"/>
+  <c r="J61" i="20"/>
+  <c r="H61" i="20"/>
+  <c r="G61" i="20"/>
+  <c r="J69" i="20"/>
+  <c r="H69" i="20"/>
+  <c r="G69" i="20"/>
+  <c r="F17" i="20"/>
+  <c r="F21" i="20"/>
+  <c r="F25" i="20"/>
+  <c r="F29" i="20"/>
+  <c r="F33" i="20"/>
+  <c r="F40" i="20"/>
+  <c r="I43" i="20"/>
+  <c r="J47" i="20"/>
+  <c r="H47" i="20"/>
+  <c r="G47" i="20"/>
+  <c r="F48" i="20"/>
+  <c r="I51" i="20"/>
+  <c r="E53" i="20"/>
+  <c r="J55" i="20"/>
+  <c r="H55" i="20"/>
+  <c r="G55" i="20"/>
+  <c r="F56" i="20"/>
+  <c r="I62" i="20"/>
+  <c r="E64" i="20"/>
+  <c r="J66" i="20"/>
+  <c r="H66" i="20"/>
+  <c r="G66" i="20"/>
+  <c r="F67" i="20"/>
+  <c r="I70" i="20"/>
+  <c r="E72" i="20"/>
+  <c r="G74" i="20"/>
+  <c r="I74" i="20"/>
+  <c r="H74" i="20"/>
+  <c r="I78" i="20"/>
+  <c r="J15" i="20"/>
+  <c r="H15" i="20"/>
+  <c r="J19" i="20"/>
+  <c r="H19" i="20"/>
+  <c r="J23" i="20"/>
+  <c r="H23" i="20"/>
+  <c r="J27" i="20"/>
+  <c r="H27" i="20"/>
+  <c r="J31" i="20"/>
+  <c r="H31" i="20"/>
+  <c r="J38" i="20"/>
+  <c r="H38" i="20"/>
+  <c r="J44" i="20"/>
+  <c r="H44" i="20"/>
+  <c r="G44" i="20"/>
+  <c r="J52" i="20"/>
+  <c r="H52" i="20"/>
+  <c r="G52" i="20"/>
+  <c r="E61" i="20"/>
+  <c r="J63" i="20"/>
+  <c r="H63" i="20"/>
+  <c r="G63" i="20"/>
+  <c r="E69" i="20"/>
+  <c r="J71" i="20"/>
+  <c r="H71" i="20"/>
+  <c r="G71" i="20"/>
+  <c r="I97" i="20"/>
+  <c r="J99" i="20"/>
+  <c r="J91" i="20"/>
+  <c r="J83" i="20"/>
+  <c r="E100" i="20"/>
+  <c r="H79" i="20"/>
+  <c r="G79" i="20"/>
+  <c r="F79" i="20"/>
+  <c r="I79" i="20"/>
+  <c r="E79" i="20"/>
+  <c r="J79" i="20"/>
+  <c r="H77" i="20"/>
+  <c r="G77" i="20"/>
+  <c r="F77" i="20"/>
+  <c r="J77" i="20"/>
+  <c r="I77" i="20"/>
+  <c r="H90" i="20"/>
+  <c r="G90" i="20"/>
+  <c r="F90" i="20"/>
+  <c r="E90" i="20"/>
+  <c r="J90" i="20"/>
+  <c r="I90" i="20"/>
+  <c r="H85" i="20"/>
+  <c r="G85" i="20"/>
+  <c r="F85" i="20"/>
+  <c r="J85" i="20"/>
+  <c r="I85" i="20"/>
+  <c r="E85" i="20"/>
+  <c r="H88" i="20"/>
+  <c r="G88" i="20"/>
+  <c r="F88" i="20"/>
+  <c r="J88" i="20"/>
+  <c r="I88" i="20"/>
+  <c r="H93" i="20"/>
+  <c r="G93" i="20"/>
+  <c r="F93" i="20"/>
+  <c r="J93" i="20"/>
+  <c r="I93" i="20"/>
+  <c r="E93" i="20"/>
+  <c r="H98" i="20"/>
+  <c r="G98" i="20"/>
+  <c r="F98" i="20"/>
+  <c r="E98" i="20"/>
+  <c r="J98" i="20"/>
+  <c r="I98" i="20"/>
+  <c r="E77" i="20"/>
+  <c r="H96" i="20"/>
+  <c r="G96" i="20"/>
+  <c r="F96" i="20"/>
+  <c r="J96" i="20"/>
+  <c r="I96" i="20"/>
+  <c r="H101" i="20"/>
+  <c r="G101" i="20"/>
+  <c r="F101" i="20"/>
+  <c r="J101" i="20"/>
+  <c r="I101" i="20"/>
+  <c r="E101" i="20"/>
+  <c r="E83" i="20"/>
+  <c r="E88" i="20"/>
+  <c r="I83" i="20"/>
   <c r="E91" i="20"/>
-  <c r="J58" i="20"/>
-[...3 lines deleted...]
-  <c r="E101" i="20"/>
+  <c r="E96" i="20"/>
+  <c r="H76" i="20"/>
+  <c r="G76" i="20"/>
+  <c r="F76" i="20"/>
+  <c r="H87" i="20"/>
+  <c r="G87" i="20"/>
+  <c r="F87" i="20"/>
+  <c r="H95" i="20"/>
+  <c r="G95" i="20"/>
+  <c r="F95" i="20"/>
+  <c r="H84" i="20"/>
+  <c r="G84" i="20"/>
+  <c r="F84" i="20"/>
+  <c r="H92" i="20"/>
+  <c r="G92" i="20"/>
+  <c r="F92" i="20"/>
+  <c r="G75" i="20"/>
+  <c r="F75" i="20"/>
+  <c r="E76" i="20"/>
+  <c r="H89" i="20"/>
+  <c r="G89" i="20"/>
+  <c r="F89" i="20"/>
+  <c r="H97" i="20"/>
+  <c r="G97" i="20"/>
+  <c r="F97" i="20"/>
+  <c r="I76" i="20"/>
+  <c r="E84" i="20"/>
+  <c r="H86" i="20"/>
+  <c r="G86" i="20"/>
+  <c r="F86" i="20"/>
+  <c r="I87" i="20"/>
+  <c r="E92" i="20"/>
+  <c r="H94" i="20"/>
+  <c r="G94" i="20"/>
+  <c r="F94" i="20"/>
+  <c r="I95" i="20"/>
+  <c r="H102" i="20"/>
+  <c r="G102" i="20"/>
+  <c r="F102" i="20"/>
+  <c r="H100" i="20"/>
+  <c r="G100" i="20"/>
+  <c r="F100" i="20"/>
+  <c r="H78" i="20"/>
+  <c r="G78" i="20"/>
+  <c r="F78" i="20"/>
   <c r="E87" i="20"/>
   <c r="E95" i="20"/>
-  <c r="J81" i="20"/>
-  <c r="E103" i="20"/>
+  <c r="E75" i="20"/>
+  <c r="J76" i="20"/>
+  <c r="E78" i="20"/>
+  <c r="H83" i="20"/>
+  <c r="G83" i="20"/>
+  <c r="F83" i="20"/>
+  <c r="I84" i="20"/>
+  <c r="J87" i="20"/>
+  <c r="E89" i="20"/>
+  <c r="H91" i="20"/>
+  <c r="G91" i="20"/>
+  <c r="F91" i="20"/>
+  <c r="I92" i="20"/>
+  <c r="J95" i="20"/>
   <c r="E97" i="20"/>
-  <c r="J106" i="20"/>
-[...57 lines deleted...]
-  <c r="F97" i="20"/>
+  <c r="H99" i="20"/>
+  <c r="G99" i="20"/>
   <c r="F99" i="20"/>
-  <c r="F101" i="20"/>
-[...344 lines deleted...]
-  <c r="I98" i="20"/>
   <c r="I100" i="20"/>
-  <c r="I102" i="20"/>
-[...123 lines deleted...]
-  <c r="E22" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="54">
+  <si>
+    <t xml:space="preserve">  Badan Narkotika Nasional</t>
+  </si>
+  <si>
+    <t>Pusat Laboratorium Narkotika</t>
+  </si>
+  <si>
+    <t>FORMULIR CONTROL CHART SUHU DAN KELEMBABAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUANGAN </t>
+  </si>
+  <si>
+    <t>BULAN/TAHUN</t>
+  </si>
+  <si>
+    <t>A. TABEL SUHU PADA KONDISI PAGI HARI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanggal </t>
+  </si>
+  <si>
+    <t>Suhu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mean </t>
+  </si>
   <si>
     <t>SD</t>
+  </si>
+  <si>
+    <t>UIL</t>
+  </si>
+  <si>
+    <t>LIL</t>
+  </si>
+  <si>
+    <t>UWL</t>
   </si>
   <si>
     <t>LWL</t>
   </si>
   <si>
-    <t>UWL</t>
+    <t>UCL</t>
   </si>
   <si>
     <t>LCL</t>
   </si>
   <si>
-    <t>UCL</t>
+    <t>B. TABEL SUHU PADA KONDISI SIANG HARI</t>
+  </si>
+  <si>
+    <t>C. TABEL KELEMBABAN PADA KONDISI PAGI HARI</t>
+  </si>
+  <si>
+    <t>Kelembaban</t>
+  </si>
+  <si>
+    <t>D.  TABEL KELEMBABAN PADA KONDISI SIANG HARI</t>
+  </si>
+  <si>
+    <t>Keterangan  :</t>
   </si>
   <si>
     <t>:</t>
   </si>
   <si>
-    <t>Pusat Laboratorium Narkotika</t>
+    <t>Rata-rata  Keseluruhan</t>
   </si>
   <si>
-    <t xml:space="preserve">Tanggal </t>
+    <t>Upper Information Limit</t>
+  </si>
+  <si>
+    <t>Mean  + SD</t>
+  </si>
+  <si>
+    <t>Lower Information Limit</t>
+  </si>
+  <si>
+    <t>Mean  - SD</t>
+  </si>
+  <si>
+    <t>Upper Warning Limit</t>
+  </si>
+  <si>
+    <t>Mean  + 2xSD</t>
+  </si>
+  <si>
+    <t>Lower Warning Limit</t>
+  </si>
+  <si>
+    <t>Mean  - 2xSD</t>
   </si>
   <si>
     <t>Upper Control Limit</t>
   </si>
   <si>
-    <t>Upper Warning Limit</t>
+    <t>Mean  + 3xSD</t>
   </si>
   <si>
-    <t>Lower Warning Limit</t>
+    <t>Lower Control Limit</t>
+  </si>
+  <si>
+    <t>Mean  - 3xSD</t>
+  </si>
+  <si>
+    <t>C. CONTROL CHART</t>
+  </si>
+  <si>
+    <t>D. SYARAT KBERTERIMAAN / KECENDERUNGAN DATA TIDAK DI LUAR PENGENDALIAN STATISTIKA</t>
   </si>
   <si>
     <t>°</t>
   </si>
   <si>
-    <t>LIL</t>
+    <t>Nilai rata-rata suhu &amp; kelembaban kurang dari nilai UCL dan lebih dari LCL</t>
   </si>
   <si>
-    <t>UIL</t>
-[...41 lines deleted...]
-    <t>Lower Control Limit</t>
+    <t>Tidak boleh terdapat 3 dari 4 data berturut-turut di atas nilai UWL dan di bawah LWL</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 4 dari 5 data berturut-turut pada ± 1 SD &lt; X &lt; ± 2SD</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 8 data berturut - turut di atas atau di bawah mean</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 8 data berturut - turut di atas UWL atau di bawah LWL</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 6 data berturut - turut turun atau naik</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 14 data berturut - turut turun - naik</t>
   </si>
   <si>
     <t>Tidak boleh terdapat 15 data di batas ± 1 SD</t>
   </si>
   <si>
-    <t>Tidak boleh terdapat 3 dari 4 data berturut-turut di atas nilai UWL dan di bawah LWL</t>
+    <t>E. SIMPULAN</t>
   </si>
   <si>
-    <t xml:space="preserve">  Badan Narkotika Nasional</t>
+    <t>Hasil pemantauan suhu ruang</t>
+  </si>
+  <si>
+    <t>…..................................... *)</t>
   </si>
   <si>
     <t>….................................................... **)</t>
   </si>
   <si>
-    <t>…..................................... *)</t>
-[...14 lines deleted...]
-    <t>Kelembaban</t>
+    <t>(nama)</t>
   </si>
   <si>
     <t>*)   : diisi sesuai dengan jabatan pelaksana pengukuran suhu dan kelembaban</t>
   </si>
   <si>
     <t>**) : diisi sesuai dengan jabatan atasan pelaksana  pengukuran suhu dan kelembaban</t>
   </si>
   <si>
-    <t>(nama)</t>
-[...50 lines deleted...]
-    </r>
+    <t>:  (ruangan bagian) - Pusat Laboratorium Narkotika BNN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...10 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...3 lines deleted...]
-      <sz val="12"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...16 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...12 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...9 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...10 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-                <a:cs typeface="Tahoma"/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>CONTROL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0"/>
               <a:t> CHART PENGECEKAN SUHU RUANGAN (PAGI)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.24385520484559015"/>
-          <c:y val="8.6824413504147741E-2"/>
+          <c:x val="0.24385520484559001"/>
+          <c:y val="8.6824413504147699E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.6023500353361931E-2"/>
-[...2 lines deleted...]
-          <c:h val="0.59498872500694211"/>
+          <c:x val="7.6023500353361903E-2"/>
+          <c:y val="0.24711629099531399"/>
+          <c:w val="0.807658410296899"/>
+          <c:h val="0.594988725006942"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$B$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Suhu</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="9"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$B$14:$B$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$14:$B$33</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000000-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$I$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="38100">
+            <a:ln w="38100" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$I$14:$I$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$14:$I$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1603,105 +1529,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000001-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$J$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="38100">
+            <a:ln w="38100" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$J$14:$J$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$14:$J$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1716,105 +1640,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000002-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$G$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="25400" cmpd="sng">
+            <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$G$14:$G$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$14:$G$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1829,105 +1751,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000003-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$H$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="25400">
+            <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$H$14:$H$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$14:$H$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1942,105 +1862,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000004-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$C$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Mean </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="19050">
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$C$14:$C$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$14:$C$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2055,101 +1973,100 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000005-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$E$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$E$14:$E$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$14:$E$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2164,101 +2081,100 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000006-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000006-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>'PUSLAB Januari - Master'!$F$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$14:$A$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$14:$A$33</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$F$14:$F$34</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$14:$F$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2273,432 +2189,441 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-22AC-4644-9DE3-758F839D77E3}"/>
+              <c16:uniqueId val="{00000007-8F18-45A8-9102-56DA40E67D47}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="98540544"/>
-        <c:axId val="98558720"/>
+        <c:axId val="195035520"/>
+        <c:axId val="195037056"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="98540544"/>
+        <c:axId val="195035520"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="@" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="-5400000" vert="horz"/>
+          <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="700" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="700" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Tahoma"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98558720"/>
+        <c:crossAx val="195037056"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
-        <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="98558720"/>
+        <c:axId val="195037056"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
-            <a:ln w="3175">
+            <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="0" vert="horz"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Arial"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98540544"/>
+        <c:crossAx val="195035520"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="t"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.89290470259082866"/>
-[...2 lines deleted...]
-          <c:h val="0.9420053704919672"/>
+          <c:x val="0.89290470259082899"/>
+          <c:y val="1.9988409961263699E-2"/>
+          <c:w val="9.8490757955632904E-2"/>
+          <c:h val="0.94200537049196698"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="735" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:defRPr lang="id-ID" sz="735" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-              <a:cs typeface="Tahoma"/>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{11bd50f9-9057-441f-be22-8dd6350e5b01}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
-    <a:ln w="3175">
+    <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
+      <a:round/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
+        <a:defRPr lang="id-ID" sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
-    <c:headerFooter alignWithMargins="0"/>
-[...1 lines deleted...]
-    <c:pageSetup orientation="landscape"/>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-                <a:cs typeface="Tahoma"/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>CONTROL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0"/>
               <a:t> CHART PENGECEKAN SUHU RUANGAN (SIANG)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.19949846586189812"/>
-          <c:y val="8.1421523836174056E-2"/>
+          <c:x val="0.19949846586189801"/>
+          <c:y val="8.1421523836174098E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.6023500353361931E-2"/>
-[...2 lines deleted...]
-          <c:h val="0.65453152344257159"/>
+          <c:x val="7.6023500353361903E-2"/>
+          <c:y val="0.18757348947694699"/>
+          <c:w val="0.81033912931715102"/>
+          <c:h val="0.65453152344257204"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$B$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Suhu</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="9"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$B$38:$B$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$37:$B$56</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000000-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$I$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="38100">
+            <a:ln w="38100" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$I$38:$I$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$37:$I$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2713,104 +2638,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000001-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$J$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="38100">
+            <a:ln w="38100" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$J$38:$J$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$37:$J$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2825,104 +2749,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000002-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$G$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="25400">
+            <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$G$38:$G$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$37:$G$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2937,104 +2860,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000003-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$H$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="25400">
+            <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$H$38:$H$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$37:$H$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3049,114 +2971,104 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000004-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$C$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Mean </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="2"/>
           </c:marker>
-          <c:dPt>
-[...7 lines deleted...]
-          </c:dPt>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$C$38:$C$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$37:$C$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3171,105 +3083,104 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000006-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000005-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$E$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="2"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$E$38:$E$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$37:$E$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3284,101 +3195,100 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000006-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$F$37</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$36</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$38:$A$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$37:$A$56</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$F$38:$F$58</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$37:$F$56</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3393,436 +3303,447 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000008-9EAA-4DD0-BDAE-D402EE53E875}"/>
+              <c16:uniqueId val="{00000007-592B-463F-AF66-389A37453179}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="98540544"/>
-        <c:axId val="98558720"/>
+        <c:axId val="195075072"/>
+        <c:axId val="195080960"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="98540544"/>
+        <c:axId val="195075072"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="@" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="-5400000" vert="horz"/>
+          <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="700" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="700" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Tahoma"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98558720"/>
+        <c:crossAx val="195080960"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
-        <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="98558720"/>
+        <c:axId val="195080960"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
-            <a:ln w="3175">
+            <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="0" vert="horz"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Arial"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98540544"/>
+        <c:crossAx val="195075072"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="t"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.89260568804505591"/>
-[...2 lines deleted...]
-          <c:h val="0.96048254813503575"/>
+          <c:x val="0.89260568804505602"/>
+          <c:y val="2.4747689938867699E-2"/>
+          <c:w val="0.101125897403663"/>
+          <c:h val="0.96048254813503597"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="735" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:defRPr lang="id-ID" sz="735" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-              <a:cs typeface="Tahoma"/>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{b41cfd68-f205-47bb-b93e-4acf89f703df}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
-    <a:ln w="3175">
+    <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
+      <a:round/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
+        <a:defRPr lang="id-ID" sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
-    <c:headerFooter alignWithMargins="0"/>
-[...1 lines deleted...]
-    <c:pageSetup orientation="landscape"/>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-                <a:cs typeface="Tahoma"/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>CONTROL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0"/>
               <a:t> CHART PENGECEKAN KELEMBABAN RUANGAN (SIANG)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.19949846586189812"/>
-          <c:y val="8.1421523836174056E-2"/>
+          <c:x val="0.19949846586189801"/>
+          <c:y val="8.1421523836174098E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.6023500353361931E-2"/>
-[...2 lines deleted...]
-          <c:h val="0.65453152344257159"/>
+          <c:x val="7.6023500353361903E-2"/>
+          <c:y val="0.18757348947694699"/>
+          <c:w val="0.81033912931715102"/>
+          <c:h val="0.65453152344257204"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$B$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Kelembaban</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="9"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$B$86:$B$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$83:$B$102</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000000-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$I$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28575">
+            <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$I$86:$I$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$83:$I$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3837,104 +3758,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000001-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$J$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28575">
+            <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$J$86:$J$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$83:$J$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3949,104 +3869,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000002-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$G$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$G$86:$G$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$83:$G$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4061,104 +3980,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000003-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$H$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$H$86:$H$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$83:$H$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4173,112 +4091,113 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000004-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$C$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Mean </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="2"/>
             <c:spPr>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$C$86:$C$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$83:$C$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4293,112 +4212,113 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000005-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$E$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="dot"/>
             <c:size val="2"/>
             <c:spPr>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$E$86:$E$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$83:$E$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4413,110 +4333,111 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000006-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000006-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$F$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:spPr>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$86:$A$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$83:$A$102</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$F$86:$F$106</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$83:$F$102</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4531,437 +4452,448 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-1B8E-45BC-A042-EDA51920126F}"/>
+              <c16:uniqueId val="{00000007-F2C5-4D55-A8A4-F4AAB9016B68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="98540544"/>
-        <c:axId val="98558720"/>
+        <c:axId val="202864128"/>
+        <c:axId val="202866048"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="98540544"/>
+        <c:axId val="202864128"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="@" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="-5400000" vert="horz"/>
+          <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="700" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="700" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Tahoma"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98558720"/>
+        <c:crossAx val="202866048"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
-        <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="98558720"/>
+        <c:axId val="202866048"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="51"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
-            <a:ln w="3175">
+            <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="0" vert="horz"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Arial"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98540544"/>
+        <c:crossAx val="202864128"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="t"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.89260568804505591"/>
-[...2 lines deleted...]
-          <c:h val="0.96048254813503575"/>
+          <c:x val="0.89260568804505602"/>
+          <c:y val="2.4747689938867699E-2"/>
+          <c:w val="0.101125897403663"/>
+          <c:h val="0.96048254813503597"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="735" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:defRPr lang="id-ID" sz="735" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-              <a:cs typeface="Tahoma"/>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{e9990f9d-e646-407b-ad04-d0c3c5234271}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
-    <a:ln w="3175">
+    <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
+      <a:round/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
+        <a:defRPr lang="id-ID" sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
-    <c:headerFooter alignWithMargins="0"/>
-[...1 lines deleted...]
-    <c:pageSetup orientation="landscape"/>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-                <a:cs typeface="Tahoma"/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>CONTROL</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0"/>
               <a:t> CHART PENGECEKAN KELEMBABAN RUANGAN (PAGI)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.24385520484559015"/>
-          <c:y val="8.6824413504147741E-2"/>
+          <c:x val="0.24385520484559001"/>
+          <c:y val="8.6824413504147699E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.6023500353361931E-2"/>
-[...2 lines deleted...]
-          <c:h val="0.59498872500694211"/>
+          <c:x val="7.6023500353361903E-2"/>
+          <c:y val="0.24711629099531399"/>
+          <c:w val="0.807658410296899"/>
+          <c:h val="0.594988725006942"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$B$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Kelembaban</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="12700">
+            <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="9"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
-              <a:ln w="12700">
+              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$B$62:$B$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$B$60:$B$79</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000000-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$I$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28575">
+            <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$I$62:$I$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$I$60:$I$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4976,104 +4908,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000001-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$J$85</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$82</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LCL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28575">
+            <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$J$62:$J$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$J$60:$J$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5088,104 +5019,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000002-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$G$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$G$62:$G$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$G$60:$G$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5200,104 +5130,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000003-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$H$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LWL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="FFC000"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$H$62:$H$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$H$60:$H$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5312,104 +5241,103 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000004-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$C$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Mean </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="19050">
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$C$62:$C$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$C$60:$C$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5424,110 +5352,111 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000005-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$E$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>UIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:spPr>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$E$62:$E$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$E$60:$E$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5542,110 +5471,111 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000006-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000006-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
-              <c:f>'PUSLAB Januari - Master'!$F$61</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$59</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>LIL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln>
+            <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:spPr>
-              <a:ln>
+              <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$A$62:$A$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$A$60:$A$79</c:f>
               <c:numCache>
                 <c:formatCode>@</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'PUSLAB Januari - Master'!$F$62:$F$82</c:f>
+              <c:f>'PUSLAB Januari - Master'!$F$60:$F$79</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="20"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5660,6368 +5590,1040 @@
                 <c:pt idx="11">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>0</c:v>
-[...1 lines deleted...]
-                <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-2F6F-48FC-9F14-66F6B32C77CF}"/>
+              <c16:uniqueId val="{00000007-40F2-4F28-9866-5A8FB2DFEF81}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="98540544"/>
-        <c:axId val="98558720"/>
+        <c:axId val="227103104"/>
+        <c:axId val="227105024"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="98540544"/>
+        <c:axId val="227103104"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="@" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="-5400000" vert="horz"/>
+          <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="700" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="700" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Tahoma"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98558720"/>
+        <c:crossAx val="227105024"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
-        <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="98558720"/>
+        <c:axId val="227105024"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
-            <a:ln w="3175">
+            <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln w="3175">
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
-          <a:bodyPr rot="0" vert="horz"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr lang="id-ID" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Arial"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="98540544"/>
+        <c:crossAx val="227103104"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="t"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.89290470259082866"/>
-[...2 lines deleted...]
-          <c:h val="0.9420053704919672"/>
+          <c:x val="0.89290470259082899"/>
+          <c:y val="1.9988409961263699E-2"/>
+          <c:w val="9.8490757955632904E-2"/>
+          <c:h val="0.94200537049196698"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="735" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:defRPr lang="id-ID" sz="735" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Tahoma"/>
-[...1 lines deleted...]
-              <a:cs typeface="Tahoma"/>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{a2fb079e-14d1-4017-8036-dcdb6a3ad393}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
-    <a:ln w="3175">
+    <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:srgbClr val="000000"/>
       </a:solidFill>
       <a:prstDash val="solid"/>
+      <a:round/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
+        <a:defRPr lang="id-ID" sz="1050" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
-    <c:headerFooter alignWithMargins="0"/>
-[...4491 lines deleted...]
-    <c:pageSetup orientation="landscape"/>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>22415</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>508000</xdr:colOff>
       <xdr:row>128</xdr:row>
-      <xdr:rowOff>105834</xdr:rowOff>
+      <xdr:rowOff>25401</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B742A8A-535F-4F31-9D2A-4A35DDB6296D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...1 lines deleted...]
-        </xdr:cNvGraphicFramePr>
+        <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>513230</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38735</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>35560</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA98D823-3CE4-4A7B-81D1-B8C56869C3D0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="513230" y="0"/>
-          <a:ext cx="306555" cy="359410"/>
+          <a:off x="513080" y="0"/>
+          <a:ext cx="306705" cy="359410"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>27841</xdr:colOff>
       <xdr:row>129</xdr:row>
-      <xdr:rowOff>4517</xdr:rowOff>
+      <xdr:rowOff>15100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>476251</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>31751</xdr:rowOff>
+      <xdr:colOff>504092</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>77665</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{195C1828-4906-4686-A2C7-57A6A83AA68C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...1 lines deleted...]
-        </xdr:cNvGraphicFramePr>
+        <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34681</xdr:colOff>
-      <xdr:row>160</xdr:row>
-      <xdr:rowOff>29194</xdr:rowOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>29193</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>534865</xdr:colOff>
-      <xdr:row>178</xdr:row>
-      <xdr:rowOff>116418</xdr:rowOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>119672</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="5" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17675885-C33B-4F8B-A745-9E61A1187FCE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...1 lines deleted...]
-        </xdr:cNvGraphicFramePr>
+        <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30774</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>46406</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>520211</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>71806</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="6" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F0A345-47E5-4368-B627-1D5BF7E4E4C9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr>
-[...1 lines deleted...]
-        </xdr:cNvGraphicFramePr>
+        <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>174625</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>793750</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="7" name="Straight Connector 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2BD620A-1684-43F9-805D-B7D056F2D4A6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="955675" y="18116550"/>
+          <a:off x="955675" y="17611725"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>581549</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>23863</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9055</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>170402</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{386FCB2E-BAC9-4DD6-9DF9-4DECCC92C84A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="37021" t="83976" r="59298" b="13910"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="1362599" y="18245188"/>
-          <a:ext cx="456206" cy="146539"/>
+          <a:off x="1362075" y="17739995"/>
+          <a:ext cx="456565" cy="146685"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...3 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>107390</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>38519</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>495717</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>155750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{271CFDEE-5493-48C5-B050-906435868FD7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="36875" t="34341" r="59698" b="63993"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="888440" y="18259844"/>
-          <a:ext cx="388327" cy="117231"/>
+          <a:off x="888365" y="17754600"/>
+          <a:ext cx="387985" cy="117475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...3 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>92529</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>16329</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>524329</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49ED3703-4712-46AA-942E-E689EA008F04}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="56782" t="28346" r="40328" b="70250"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="873579" y="18437679"/>
-          <a:ext cx="431800" cy="174171"/>
+          <a:off x="873125" y="17932400"/>
+          <a:ext cx="431800" cy="174625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...3 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>631372</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>10886</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>996043</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>168729</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52BEAB6D-1224-49C5-B89C-C499D2C4E2F0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="56488" t="79564" r="40743" b="18527"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="1412422" y="18432236"/>
-          <a:ext cx="364671" cy="157843"/>
+          <a:off x="1412240" y="17927320"/>
+          <a:ext cx="364490" cy="157480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...3 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>185057</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>97971</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>804182</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>97971</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="12" name="Straight Connector 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B60C11A-4E04-4D15-8C0F-5FA8810B8229}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="966107" y="18719346"/>
+          <a:off x="965835" y="18214340"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>174172</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>92529</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>793297</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>92529</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="13" name="Straight Connector 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9982FF3-E658-40AE-BC39-151FDAC06353}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="955222" y="18913929"/>
+          <a:off x="955040" y="18408650"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="00B050"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>185057</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>119742</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>804182</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>119742</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="14" name="Straight Connector 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3AF3755-40C1-4C4A-95CB-6C7170348025}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="966107" y="19141167"/>
+          <a:off x="965835" y="18635980"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="FFFF00"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>185057</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>119743</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>804182</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>119743</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="15" name="Straight Connector 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF038CCF-5FF3-48F2-A9B9-55E39F15772D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="966107" y="19341193"/>
+          <a:off x="965835" y="18836005"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="FFC000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>185057</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>804182</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="16" name="Straight Connector 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFA411EB-5696-4A75-87DC-AE99D65650A7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="966107" y="19535775"/>
+          <a:off x="965835" y="19030950"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>201386</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>92528</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>820511</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>92528</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="17" name="Straight Connector 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295DF76B-6399-41A3-B712-D5A7CE4F8FE6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="982436" y="19714028"/>
-[...818 lines deleted...]
-          <a:off x="1033236" y="19434628"/>
+          <a:off x="982345" y="19208750"/>
           <a:ext cx="619125" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
@@ -12052,152 +6654,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12296,6211 +6864,4016 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90F95654-58A6-4F95-A866-4819F71213AF}">
-  <dimension ref="A3:P212"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A3:P216"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="60" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="A83" sqref="A83:A102"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="1" width="11.7265625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.7265625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="14" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.7265625" style="2" customWidth="1"/>
+    <col min="8" max="9" width="14.26953125" style="2" customWidth="1"/>
+    <col min="10" max="11" width="13.26953125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="13.7265625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="17.26953125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="12.7265625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.7265625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="11.7265625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.54296875" style="2" customWidth="1"/>
+    <col min="18" max="18" width="13.26953125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="12.7265625" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" ht="13">
       <c r="A3" s="3" t="s">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="4" spans="1:16" ht="13">
+      <c r="A4" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" ht="13">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
-    <row r="6" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="68" t="s">
+    <row r="6" spans="1:16" ht="15">
+      <c r="A6" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+    </row>
+    <row r="7" spans="1:16" ht="15">
+      <c r="A7" s="66"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+    </row>
+    <row r="8" spans="1:16" ht="15.5">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+    </row>
+    <row r="9" spans="1:16" ht="15.5">
+      <c r="A9" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+    </row>
+    <row r="10" spans="1:16" ht="15.5">
+      <c r="A10" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+    </row>
+    <row r="11" spans="1:16" ht="15.5">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+    </row>
+    <row r="12" spans="1:16" ht="15">
+      <c r="A12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:16" ht="33.75" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="12"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="14" t="e">
+        <f>AVERAGE(B$14:B$33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D14" s="15" t="e">
+        <f>STDEV(B$14:B$33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E14" s="15" t="e">
+        <f t="shared" ref="E14:E33" si="0">C14+D14</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F14" s="15" t="e">
+        <f t="shared" ref="F14:F33" si="1">C14-D14</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G14" s="15" t="e">
+        <f>C14+(2*D14)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H14" s="15" t="e">
+        <f>C14-(2*D14)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I14" s="15" t="e">
+        <f>C14+(3*D14)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J14" s="15" t="e">
+        <f>C14-(3*D14)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="12"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="14" t="e">
+        <f t="shared" ref="C15:C33" si="2">AVERAGE(B$14:B$33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D15" s="15" t="e">
+        <f t="shared" ref="D15:D33" si="3">STDEV(B$14:B$33)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E15" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F15" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G15" s="15" t="e">
+        <f t="shared" ref="G15:G33" si="4">C15+(2*D15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H15" s="15" t="e">
+        <f t="shared" ref="H15:H33" si="5">C15-(2*D15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I15" s="15" t="e">
+        <f t="shared" ref="I15:I33" si="6">C15+(3*D15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J15" s="15" t="e">
+        <f t="shared" ref="J15:J33" si="7">C15-(3*D15)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="12"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D16" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E16" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F16" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G16" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H16" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I16" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J16" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D17" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E17" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F17" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G17" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H17" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I17" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J17" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="12"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D18" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E18" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F18" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G18" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H18" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I18" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J18" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="12"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D19" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E19" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F19" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G19" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H19" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I19" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J19" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="12"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D20" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E20" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F20" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G20" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H20" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I20" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J20" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="12"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D21" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E21" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F21" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G21" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H21" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I21" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J21" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="12"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D22" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E22" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F22" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G22" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H22" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I22" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J22" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="12"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D23" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E23" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F23" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G23" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H23" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I23" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J23" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="12"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D24" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E24" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F24" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G24" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H24" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I24" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J24" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="12"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D25" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E25" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F25" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G25" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H25" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I25" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J25" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="12"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D26" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E26" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F26" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G26" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H26" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I26" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J26" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="12"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D27" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E27" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F27" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G27" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H27" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I27" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J27" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="12"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D28" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E28" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F28" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G28" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H28" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I28" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J28" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="12"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D29" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E29" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F29" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G29" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H29" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I29" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J29" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="12"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D30" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E30" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F30" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G30" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H30" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I30" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J30" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K30" s="22"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+    </row>
+    <row r="31" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="12"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D31" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E31" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F31" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G31" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H31" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I31" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J31" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K31" s="22"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="19"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+    </row>
+    <row r="32" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="12"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D32" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E32" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F32" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G32" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H32" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I32" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J32" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K32" s="22"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+    </row>
+    <row r="33" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="12"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="14" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D33" s="15" t="e">
+        <f t="shared" si="3"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E33" s="15" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F33" s="15" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G33" s="15" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H33" s="15" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I33" s="15" t="e">
+        <f t="shared" si="6"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J33" s="15" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K33" s="22"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="19"/>
+      <c r="N33" s="19"/>
+      <c r="O33" s="19"/>
+      <c r="P33" s="19"/>
+    </row>
+    <row r="34" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="16"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="19"/>
+      <c r="P34" s="19"/>
+    </row>
+    <row r="35" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="20"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="19"/>
+      <c r="M35" s="19"/>
+      <c r="N35" s="19"/>
+      <c r="O35" s="19"/>
+      <c r="P35" s="19"/>
+    </row>
+    <row r="36" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J36" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="22"/>
+      <c r="L36" s="19"/>
+      <c r="M36" s="19"/>
+      <c r="N36" s="19"/>
+      <c r="O36" s="19"/>
+      <c r="P36" s="19"/>
+    </row>
+    <row r="37" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="12"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="14" t="e">
+        <f>AVERAGE(B$37:B$56)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D37" s="15" t="e">
+        <f>STDEV(B$37:B$56)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E37" s="15" t="e">
+        <f>C37+D37</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F37" s="15" t="e">
+        <f>C37-D37</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G37" s="15" t="e">
+        <f>C37+(2*D37)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H37" s="15" t="e">
+        <f>C37-(2*D37)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I37" s="15" t="e">
+        <f>C37+(3*D37)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J37" s="15" t="e">
+        <f>C37-(3*D37)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K37" s="22"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="19"/>
+      <c r="N37" s="19"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+    </row>
+    <row r="38" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="12"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="14" t="e">
+        <f t="shared" ref="C38:C56" si="8">AVERAGE(B$37:B$56)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D38" s="15" t="e">
+        <f t="shared" ref="D38:D56" si="9">STDEV(B$37:B$56)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E38" s="15" t="e">
+        <f t="shared" ref="E38:E56" si="10">C38+D38</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F38" s="15" t="e">
+        <f t="shared" ref="F38:F56" si="11">C38-D38</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G38" s="15" t="e">
+        <f t="shared" ref="G38:G56" si="12">C38+(2*D38)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H38" s="15" t="e">
+        <f t="shared" ref="H38:H56" si="13">C38-(2*D38)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I38" s="15" t="e">
+        <f t="shared" ref="I38:I56" si="14">C38+(3*D38)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J38" s="15" t="e">
+        <f t="shared" ref="J38:J56" si="15">C38-(3*D38)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K38" s="22"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="19"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+    </row>
+    <row r="39" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="12"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D39" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E39" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F39" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G39" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H39" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I39" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J39" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K39" s="22"/>
+      <c r="L39" s="19"/>
+      <c r="M39" s="19"/>
+      <c r="N39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+    </row>
+    <row r="40" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="12"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D40" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E40" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F40" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G40" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H40" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I40" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J40" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K40" s="22"/>
+      <c r="L40" s="19"/>
+      <c r="M40" s="19"/>
+      <c r="N40" s="19"/>
+      <c r="O40" s="19"/>
+      <c r="P40" s="19"/>
+    </row>
+    <row r="41" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="12"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D41" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E41" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F41" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G41" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H41" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I41" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J41" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K41" s="22"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="19"/>
+      <c r="N41" s="19"/>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+    </row>
+    <row r="42" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="12"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D42" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E42" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F42" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G42" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H42" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I42" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J42" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K42" s="22"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="19"/>
+      <c r="O42" s="19"/>
+      <c r="P42" s="19"/>
+    </row>
+    <row r="43" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="12"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D43" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E43" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F43" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G43" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H43" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I43" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J43" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K43" s="22"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="19"/>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+    </row>
+    <row r="44" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="12"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D44" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E44" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F44" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G44" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H44" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I44" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J44" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K44" s="22"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+    </row>
+    <row r="45" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="12"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D45" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E45" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F45" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G45" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H45" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I45" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J45" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K45" s="22"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="19"/>
+      <c r="O45" s="19"/>
+      <c r="P45" s="19"/>
+    </row>
+    <row r="46" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="12"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D46" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E46" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F46" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G46" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H46" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I46" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J46" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K46" s="22"/>
+      <c r="L46" s="19"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+    </row>
+    <row r="47" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="12"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D47" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E47" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F47" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G47" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H47" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I47" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J47" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" s="12"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D48" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E48" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F48" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G48" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H48" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I48" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J48" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="12"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D49" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E49" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F49" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G49" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H49" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I49" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J49" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="12"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D50" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E50" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F50" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G50" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H50" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I50" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J50" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="12"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D51" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E51" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F51" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G51" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H51" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I51" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J51" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="12"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D52" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E52" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F52" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G52" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H52" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I52" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J52" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="12"/>
+      <c r="B53" s="13"/>
+      <c r="C53" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D53" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E53" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F53" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G53" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H53" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I53" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J53" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="12"/>
+      <c r="B54" s="13"/>
+      <c r="C54" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D54" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E54" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F54" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G54" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H54" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I54" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J54" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="12"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D55" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E55" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F55" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G55" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H55" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I55" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J55" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="12"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="14" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D56" s="15" t="e">
+        <f t="shared" si="9"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E56" s="15" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F56" s="15" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G56" s="15" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H56" s="15" t="e">
+        <f t="shared" si="13"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I56" s="15" t="e">
+        <f t="shared" si="14"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J56" s="15" t="e">
+        <f t="shared" si="15"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="16"/>
+      <c r="B57" s="17"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19"/>
+    </row>
+    <row r="58" spans="1:10" ht="15">
+      <c r="A58" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B58" s="9"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="9"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9"/>
+      <c r="G58" s="9"/>
+      <c r="H58" s="9"/>
+      <c r="I58" s="9"/>
+      <c r="J58" s="9"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I59" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J59" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="12"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="14" t="e">
+        <f>AVERAGE(B$60:B$79)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D60" s="15" t="e">
+        <f>STDEV(B$60:B$79)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E60" s="15" t="e">
+        <f>C60+D60</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F60" s="15" t="e">
+        <f>C60-D60</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G60" s="15" t="e">
+        <f>C60+(2*D60)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H60" s="15" t="e">
+        <f>C60-(2*D60)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I60" s="15" t="e">
+        <f>C60+(3*D60)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J60" s="15" t="e">
+        <f>C60-(3*D60)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="12"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="14" t="e">
+        <f t="shared" ref="C61:C79" si="16">AVERAGE(B$60:B$79)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D61" s="15" t="e">
+        <f t="shared" ref="D61:D79" si="17">STDEV(B$60:B$79)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E61" s="15" t="e">
+        <f t="shared" ref="E61:E79" si="18">C61+D61</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F61" s="15" t="e">
+        <f t="shared" ref="F61:F79" si="19">C61-D61</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G61" s="15" t="e">
+        <f t="shared" ref="G61:G79" si="20">C61+(2*D61)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H61" s="15" t="e">
+        <f t="shared" ref="H61:H79" si="21">C61-(2*D61)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I61" s="15" t="e">
+        <f t="shared" ref="I61:I79" si="22">C61+(3*D61)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J61" s="15" t="e">
+        <f t="shared" ref="J61:J79" si="23">C61-(3*D61)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="12"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D62" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E62" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F62" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G62" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H62" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I62" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J62" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="12"/>
+      <c r="B63" s="13"/>
+      <c r="C63" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D63" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E63" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F63" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G63" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H63" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I63" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J63" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="12"/>
+      <c r="B64" s="13"/>
+      <c r="C64" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D64" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E64" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F64" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G64" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H64" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I64" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J64" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="12"/>
+      <c r="B65" s="13"/>
+      <c r="C65" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D65" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E65" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F65" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G65" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H65" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I65" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J65" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="12"/>
+      <c r="B66" s="13"/>
+      <c r="C66" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D66" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E66" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F66" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G66" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H66" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I66" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J66" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="12"/>
+      <c r="B67" s="13"/>
+      <c r="C67" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D67" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E67" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F67" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G67" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H67" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I67" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J67" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="12"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D68" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E68" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F68" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G68" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H68" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I68" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J68" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="12"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D69" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E69" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F69" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G69" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H69" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I69" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J69" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="12"/>
+      <c r="B70" s="13"/>
+      <c r="C70" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D70" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E70" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F70" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G70" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H70" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I70" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J70" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="12"/>
+      <c r="B71" s="13"/>
+      <c r="C71" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D71" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E71" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F71" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G71" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H71" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I71" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J71" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="12"/>
+      <c r="B72" s="13"/>
+      <c r="C72" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D72" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E72" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F72" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G72" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H72" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I72" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J72" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="12"/>
+      <c r="B73" s="13"/>
+      <c r="C73" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D73" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E73" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F73" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G73" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H73" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I73" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J73" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="12"/>
+      <c r="B74" s="13"/>
+      <c r="C74" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D74" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E74" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F74" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G74" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H74" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I74" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J74" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="12"/>
+      <c r="B75" s="13"/>
+      <c r="C75" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D75" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E75" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F75" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G75" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H75" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I75" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J75" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="12"/>
+      <c r="B76" s="13"/>
+      <c r="C76" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D76" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E76" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F76" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G76" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H76" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I76" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J76" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="12"/>
+      <c r="B77" s="13"/>
+      <c r="C77" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D77" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E77" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F77" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G77" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H77" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I77" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J77" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="12"/>
+      <c r="B78" s="13"/>
+      <c r="C78" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D78" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E78" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F78" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G78" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H78" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I78" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J78" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="12"/>
+      <c r="B79" s="13"/>
+      <c r="C79" s="14" t="e">
+        <f t="shared" si="16"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D79" s="15" t="e">
+        <f t="shared" si="17"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E79" s="15" t="e">
+        <f t="shared" si="18"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F79" s="15" t="e">
+        <f t="shared" si="19"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G79" s="15" t="e">
+        <f t="shared" si="20"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H79" s="15" t="e">
+        <f t="shared" si="21"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I79" s="15" t="e">
+        <f t="shared" si="22"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J79" s="15" t="e">
+        <f t="shared" si="23"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="16"/>
+      <c r="B80" s="17"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="19"/>
+      <c r="E80" s="19"/>
+      <c r="F80" s="19"/>
+      <c r="G80" s="19"/>
+      <c r="H80" s="19"/>
+      <c r="I80" s="19"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="1:10" ht="14.5">
+      <c r="A81" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B81" s="20"/>
+      <c r="C81" s="21"/>
+      <c r="D81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="F81" s="21"/>
+      <c r="G81" s="21"/>
+      <c r="H81" s="21"/>
+      <c r="I81" s="20"/>
+      <c r="J81" s="23"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="H82" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="I82" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J82" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="12"/>
+      <c r="B83" s="13"/>
+      <c r="C83" s="14" t="e">
+        <f>AVERAGE(B$83:B$102)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D83" s="15" t="e">
+        <f>STDEV(B$83:B$102)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E83" s="15" t="e">
+        <f>C83+D83</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F83" s="15" t="e">
+        <f>C83-D83</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G83" s="15" t="e">
+        <f>C83+(2*D83)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H83" s="15" t="e">
+        <f>C83-(2*D83)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I83" s="15" t="e">
+        <f>C83+(3*D83)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J83" s="15" t="e">
+        <f>C83-(3*D83)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="12"/>
+      <c r="B84" s="13"/>
+      <c r="C84" s="14" t="e">
+        <f t="shared" ref="C84:C102" si="24">AVERAGE(B$83:B$102)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D84" s="15" t="e">
+        <f t="shared" ref="D84:D102" si="25">STDEV(B$83:B$102)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E84" s="15" t="e">
+        <f t="shared" ref="E84:E102" si="26">C84+D84</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F84" s="15" t="e">
+        <f t="shared" ref="F84:F102" si="27">C84-D84</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G84" s="15" t="e">
+        <f t="shared" ref="G84:G102" si="28">C84+(2*D84)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H84" s="15" t="e">
+        <f t="shared" ref="H84:H102" si="29">C84-(2*D84)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I84" s="15" t="e">
+        <f t="shared" ref="I84:I102" si="30">C84+(3*D84)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J84" s="15" t="e">
+        <f t="shared" ref="J84:J102" si="31">C84-(3*D84)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="12"/>
+      <c r="B85" s="13"/>
+      <c r="C85" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D85" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E85" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F85" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G85" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H85" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I85" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J85" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="12"/>
+      <c r="B86" s="13"/>
+      <c r="C86" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D86" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E86" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F86" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G86" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H86" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I86" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J86" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="12"/>
+      <c r="B87" s="13"/>
+      <c r="C87" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D87" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E87" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F87" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G87" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H87" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I87" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J87" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="12"/>
+      <c r="B88" s="13"/>
+      <c r="C88" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D88" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E88" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F88" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G88" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H88" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I88" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J88" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="12"/>
+      <c r="B89" s="13"/>
+      <c r="C89" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D89" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E89" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F89" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G89" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H89" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I89" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J89" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="12"/>
+      <c r="B90" s="13"/>
+      <c r="C90" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D90" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E90" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F90" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G90" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H90" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I90" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J90" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="12"/>
+      <c r="B91" s="13"/>
+      <c r="C91" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D91" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E91" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F91" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G91" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H91" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I91" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J91" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="12"/>
+      <c r="B92" s="13"/>
+      <c r="C92" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D92" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E92" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F92" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G92" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H92" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I92" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J92" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="12"/>
+      <c r="B93" s="13"/>
+      <c r="C93" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D93" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E93" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F93" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G93" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H93" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I93" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J93" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="12"/>
+      <c r="B94" s="13"/>
+      <c r="C94" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D94" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E94" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F94" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G94" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H94" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I94" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J94" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="12"/>
+      <c r="B95" s="13"/>
+      <c r="C95" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D95" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E95" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F95" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G95" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H95" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I95" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J95" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="12"/>
+      <c r="B96" s="13"/>
+      <c r="C96" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D96" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E96" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F96" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G96" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H96" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I96" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J96" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="12"/>
+      <c r="B97" s="13"/>
+      <c r="C97" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D97" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E97" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F97" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G97" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H97" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I97" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J97" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="12"/>
+      <c r="B98" s="13"/>
+      <c r="C98" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D98" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E98" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F98" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G98" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H98" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I98" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J98" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="12"/>
+      <c r="B99" s="13"/>
+      <c r="C99" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D99" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E99" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F99" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G99" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H99" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I99" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J99" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="12"/>
+      <c r="B100" s="13"/>
+      <c r="C100" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D100" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E100" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F100" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G100" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H100" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I100" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J100" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="12"/>
+      <c r="B101" s="13"/>
+      <c r="C101" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D101" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E101" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F101" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G101" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H101" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I101" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J101" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="12"/>
+      <c r="B102" s="13"/>
+      <c r="C102" s="14" t="e">
+        <f t="shared" si="24"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D102" s="15" t="e">
+        <f t="shared" si="25"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E102" s="15" t="e">
+        <f t="shared" si="26"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F102" s="15" t="e">
+        <f t="shared" si="27"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G102" s="15" t="e">
+        <f t="shared" si="28"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H102" s="15" t="e">
+        <f t="shared" si="29"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I102" s="15" t="e">
+        <f t="shared" si="30"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J102" s="15" t="e">
+        <f t="shared" si="31"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="16"/>
+      <c r="B103" s="17"/>
+      <c r="C103" s="18"/>
+      <c r="D103" s="19"/>
+      <c r="E103" s="19"/>
+      <c r="F103" s="19"/>
+      <c r="G103" s="19"/>
+      <c r="H103" s="19"/>
+      <c r="I103" s="19"/>
+      <c r="J103" s="19"/>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="16"/>
+      <c r="B104" s="17"/>
+      <c r="C104" s="18"/>
+      <c r="D104" s="19"/>
+      <c r="E104" s="19"/>
+      <c r="F104" s="19"/>
+      <c r="G104" s="19"/>
+      <c r="H104" s="19"/>
+      <c r="I104" s="19"/>
+      <c r="J104" s="19"/>
+    </row>
+    <row r="105" spans="1:10" ht="15.5">
+      <c r="A105" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6"/>
+      <c r="D105" s="6"/>
+      <c r="E105" s="6"/>
+      <c r="F105" s="6"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
+      <c r="J105" s="7"/>
+    </row>
+    <row r="106" spans="1:10" ht="15.5">
+      <c r="C106" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="J106" s="7"/>
+    </row>
+    <row r="107" spans="1:10" ht="15.5">
+      <c r="C107" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D107" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="J107" s="7"/>
+    </row>
+    <row r="108" spans="1:10" ht="15.5">
+      <c r="C108" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I108" s="38"/>
+      <c r="J108" s="7"/>
+    </row>
+    <row r="109" spans="1:10" ht="15.5">
+      <c r="A109" s="3"/>
+      <c r="B109" s="3"/>
+      <c r="C109" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="G109" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H109" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="I109" s="7"/>
+    </row>
+    <row r="110" spans="1:10" ht="15.5">
+      <c r="A110" s="3"/>
+      <c r="B110" s="3"/>
+      <c r="C110" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E110" s="6"/>
+      <c r="F110" s="6"/>
+      <c r="G110" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I110" s="38"/>
+    </row>
+    <row r="111" spans="1:10" ht="15.5">
+      <c r="A111" s="30"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E111" s="6"/>
+      <c r="G111" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="I111" s="39"/>
+      <c r="J111" s="19"/>
+    </row>
+    <row r="112" spans="1:10" ht="15.5">
+      <c r="A112" s="30"/>
+      <c r="B112" s="20"/>
+      <c r="C112" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="E112" s="6"/>
+      <c r="G112" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="I112" s="39"/>
+      <c r="J112" s="19"/>
+    </row>
+    <row r="113" spans="1:10" ht="15.5">
+      <c r="A113" s="30"/>
+      <c r="B113" s="20"/>
+      <c r="C113" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E113" s="35"/>
+      <c r="G113" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H113" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I113" s="39"/>
+      <c r="J113" s="19"/>
+    </row>
+    <row r="114" spans="1:10" ht="15.5">
+      <c r="A114" s="30"/>
+      <c r="B114" s="20"/>
+      <c r="C114" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" s="6"/>
+      <c r="G114" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="H114" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="I114" s="39"/>
+      <c r="J114" s="19"/>
+    </row>
+    <row r="115" spans="1:10" ht="15">
+      <c r="A115" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A185" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B185" s="41"/>
+      <c r="C185" s="42"/>
+      <c r="D185" s="43"/>
+      <c r="E185" s="43"/>
+      <c r="F185" s="43"/>
+      <c r="G185" s="43"/>
+      <c r="H185" s="44"/>
+      <c r="I185" s="49"/>
+      <c r="J185" s="50"/>
+    </row>
+    <row r="186" spans="1:10" ht="15.5">
+      <c r="A186" s="45"/>
+      <c r="B186" s="46"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+      <c r="J186" s="51"/>
+    </row>
+    <row r="187" spans="1:10" ht="15.5">
+      <c r="A187" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B187" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="68"/>
-[...52 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="C187" s="6"/>
+      <c r="D187" s="6"/>
+      <c r="E187" s="6"/>
+      <c r="F187" s="6"/>
+      <c r="G187" s="6"/>
+      <c r="H187" s="6"/>
+      <c r="J187" s="51"/>
+    </row>
+    <row r="188" spans="1:10" ht="15.5">
+      <c r="A188" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B188" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="5"/>
-      <c r="C9" s="5" t="s">
+      <c r="C188" s="6"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="6"/>
+      <c r="G188" s="6"/>
+      <c r="H188" s="6"/>
+      <c r="J188" s="51"/>
+    </row>
+    <row r="189" spans="1:10" ht="15.5">
+      <c r="A189" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C189" s="6"/>
+      <c r="D189" s="6"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="6"/>
+      <c r="G189" s="6"/>
+      <c r="H189" s="6"/>
+      <c r="J189" s="51"/>
+    </row>
+    <row r="190" spans="1:10" ht="15.5">
+      <c r="A190" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C190" s="6"/>
+      <c r="D190" s="6"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="6"/>
+      <c r="G190" s="6"/>
+      <c r="H190" s="6"/>
+      <c r="J190" s="51"/>
+    </row>
+    <row r="191" spans="1:10" ht="15.5">
+      <c r="A191" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C191" s="6"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="6"/>
+      <c r="G191" s="6"/>
+      <c r="H191" s="6"/>
+      <c r="J191" s="51"/>
+    </row>
+    <row r="192" spans="1:10" ht="15.5">
+      <c r="A192" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C192" s="6"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="6"/>
+      <c r="G192" s="6"/>
+      <c r="H192" s="6"/>
+      <c r="J192" s="51"/>
+    </row>
+    <row r="193" spans="1:10" ht="15.5">
+      <c r="A193" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C193" s="6"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6"/>
+      <c r="G193" s="6"/>
+      <c r="H193" s="6"/>
+      <c r="I193" s="7"/>
+      <c r="J193" s="51"/>
+    </row>
+    <row r="194" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A194" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B194" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C194" s="6"/>
+      <c r="D194" s="6"/>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6"/>
+      <c r="G194" s="6"/>
+      <c r="H194" s="6"/>
+      <c r="I194" s="7"/>
+      <c r="J194" s="51"/>
+    </row>
+    <row r="195" spans="1:10" ht="15.5">
+      <c r="A195" s="52"/>
+      <c r="B195" s="53"/>
+      <c r="C195" s="53"/>
+      <c r="D195" s="53"/>
+      <c r="E195" s="53"/>
+      <c r="F195" s="53"/>
+      <c r="G195" s="53"/>
+      <c r="H195" s="53"/>
+      <c r="I195" s="58"/>
+      <c r="J195" s="63"/>
+    </row>
+    <row r="196" spans="1:10" ht="15.5">
+      <c r="B196" s="6"/>
+      <c r="C196" s="6"/>
+      <c r="D196" s="6"/>
+      <c r="E196" s="6"/>
+      <c r="F196" s="6"/>
+      <c r="G196" s="6"/>
+      <c r="H196" s="6"/>
+    </row>
+    <row r="197" spans="1:10" ht="15.5">
+      <c r="A197" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B197" s="44"/>
+      <c r="C197" s="44"/>
+      <c r="D197" s="44"/>
+      <c r="E197" s="44"/>
+      <c r="F197" s="44"/>
+      <c r="G197" s="44"/>
+      <c r="H197" s="44"/>
+      <c r="I197" s="49"/>
+      <c r="J197" s="64"/>
+    </row>
+    <row r="198" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A198" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="5"/>
-[...18 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="B198" s="68"/>
+      <c r="C198" s="68"/>
+      <c r="D198" s="68"/>
+      <c r="E198" s="68"/>
+      <c r="F198" s="68"/>
+      <c r="G198" s="68"/>
+      <c r="H198" s="68"/>
+      <c r="I198" s="68"/>
+      <c r="J198" s="69"/>
+    </row>
+    <row r="199" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A199" s="67"/>
+      <c r="B199" s="68"/>
+      <c r="C199" s="68"/>
+      <c r="D199" s="68"/>
+      <c r="E199" s="68"/>
+      <c r="F199" s="68"/>
+      <c r="G199" s="68"/>
+      <c r="H199" s="68"/>
+      <c r="I199" s="68"/>
+      <c r="J199" s="69"/>
+    </row>
+    <row r="200" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A200" s="67"/>
+      <c r="B200" s="68"/>
+      <c r="C200" s="68"/>
+      <c r="D200" s="68"/>
+      <c r="E200" s="68"/>
+      <c r="F200" s="68"/>
+      <c r="G200" s="68"/>
+      <c r="H200" s="68"/>
+      <c r="I200" s="68"/>
+      <c r="J200" s="69"/>
+    </row>
+    <row r="201" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A201" s="67"/>
+      <c r="B201" s="68"/>
+      <c r="C201" s="68"/>
+      <c r="D201" s="68"/>
+      <c r="E201" s="68"/>
+      <c r="F201" s="68"/>
+      <c r="G201" s="68"/>
+      <c r="H201" s="68"/>
+      <c r="I201" s="68"/>
+      <c r="J201" s="69"/>
+    </row>
+    <row r="202" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A202" s="67"/>
+      <c r="B202" s="68"/>
+      <c r="C202" s="68"/>
+      <c r="D202" s="68"/>
+      <c r="E202" s="68"/>
+      <c r="F202" s="68"/>
+      <c r="G202" s="68"/>
+      <c r="H202" s="68"/>
+      <c r="I202" s="68"/>
+      <c r="J202" s="69"/>
+    </row>
+    <row r="203" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A203" s="67"/>
+      <c r="B203" s="68"/>
+      <c r="C203" s="68"/>
+      <c r="D203" s="68"/>
+      <c r="E203" s="68"/>
+      <c r="F203" s="68"/>
+      <c r="G203" s="68"/>
+      <c r="H203" s="68"/>
+      <c r="I203" s="68"/>
+      <c r="J203" s="69"/>
+    </row>
+    <row r="204" spans="1:10" ht="15.5">
+      <c r="A204" s="55"/>
+      <c r="B204" s="6"/>
+      <c r="C204" s="6"/>
+      <c r="D204" s="6"/>
+      <c r="E204" s="6"/>
+      <c r="F204" s="6"/>
+      <c r="G204" s="6"/>
+      <c r="H204" s="6"/>
+      <c r="J204" s="65"/>
+    </row>
+    <row r="205" spans="1:10" ht="15.5">
+      <c r="A205" s="55"/>
+      <c r="B205" s="6"/>
+      <c r="C205" s="6"/>
+      <c r="D205" s="6"/>
+      <c r="E205" s="6"/>
+      <c r="F205" s="6"/>
+      <c r="G205" s="6"/>
+      <c r="H205" s="6"/>
+      <c r="J205" s="65"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="56"/>
+      <c r="J206" s="65"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="56"/>
+      <c r="J207" s="65"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="57"/>
+      <c r="B208" s="58"/>
+      <c r="C208" s="58"/>
+      <c r="D208" s="58"/>
+      <c r="E208" s="58"/>
+      <c r="F208" s="58"/>
+      <c r="G208" s="58"/>
+      <c r="H208" s="58"/>
+      <c r="I208" s="58"/>
+      <c r="J208" s="63"/>
+    </row>
+    <row r="211" spans="1:10" ht="13">
+      <c r="A211" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B211" s="60"/>
+      <c r="C211" s="60"/>
+      <c r="D211" s="60"/>
+      <c r="E211" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="F211" s="60"/>
+      <c r="G211" s="60"/>
+      <c r="H211" s="49"/>
+      <c r="I211" s="49"/>
+      <c r="J211" s="64"/>
+    </row>
+    <row r="212" spans="1:10" ht="13">
+      <c r="A212" s="61"/>
+      <c r="B212" s="62"/>
+      <c r="C212" s="62"/>
+      <c r="D212" s="62"/>
+      <c r="E212" s="62"/>
+      <c r="F212" s="62"/>
+      <c r="G212" s="62"/>
+      <c r="J212" s="65"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="56"/>
+      <c r="J213" s="65"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B214" s="58"/>
+      <c r="C214" s="58"/>
+      <c r="D214" s="58"/>
+      <c r="E214" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="F214" s="58"/>
+      <c r="G214" s="58"/>
+      <c r="H214" s="58"/>
+      <c r="I214" s="58"/>
+      <c r="J214" s="63"/>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="2" t="s">
         <v>52</v>
-      </c>
-[...3910 lines deleted...]
-        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A7:J7"/>
-    <mergeCell ref="A194:J199"/>
+    <mergeCell ref="A198:J203"/>
   </mergeCells>
-  <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.6692913385826772" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.66929133858267698" right="0.66929133858267698" top="0.66929133858267698" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;LPage &amp;P of &amp;N&amp;RPusat Laboratorium Narkotika BNN/LU-FRM 06a/ED03/REV00/07072023</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="107" max="16383" man="1"/>
-    <brk id="180" max="16383" man="1"/>
+    <brk id="104" max="16383" man="1"/>
+    <brk id="184" max="16383" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId2"/>
-[...2056 lines deleted...]
-  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PUSLAB Januari - Master</vt:lpstr>
-      <vt:lpstr>kosongan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>0848A49891AB4F26B91A5A020DE2DAC8_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1057-12.2.0.19805</vt:lpwstr>
+  </property>
+</Properties>
+</file>